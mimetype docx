--- v0 (2025-12-13)
+++ v1 (2026-08-01)
@@ -1,33 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-officedocument.oleObject" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
-  <Default ContentType="image/x-emf" Extension="emf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
@@ -74,229 +72,241 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">RELATÓRIO DE ATIVIDADE DISCENTE (SEMESTRAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Preencha o relatório, guarde o arquivo adicionando seu nome ao nome do arquivo e envie ao seu orientador por e-mail, para que ele preencha a seção sobre sua avaliação de desempenho. O orientador deve enviar o relatório para ppgetno</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">@ufpa.br</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:color="00000a" w:space="1" w:sz="4" w:val="single"/>
+          <w:left w:color="00000a" w:space="4" w:sz="4" w:val="single"/>
+          <w:bottom w:color="00000a" w:space="1" w:sz="4" w:val="single"/>
+          <w:right w:color="00000a" w:space="4" w:sz="4" w:val="single"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERÍODO</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pBdr>
           <w:top w:color="00000a" w:space="1" w:sz="4" w:val="single"/>
           <w:left w:color="00000a" w:space="4" w:sz="4" w:val="single"/>
           <w:bottom w:color="00000a" w:space="1" w:sz="4" w:val="single"/>
           <w:right w:color="00000a" w:space="4" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">PERÍODO</w:t>
+        <w:t xml:space="preserve">NOME DO ALUNO</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pBdr>
           <w:top w:color="00000a" w:space="1" w:sz="4" w:val="single"/>
           <w:left w:color="00000a" w:space="4" w:sz="4" w:val="single"/>
           <w:bottom w:color="00000a" w:space="1" w:sz="4" w:val="single"/>
           <w:right w:color="00000a" w:space="4" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Nome do/a orientador/a:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pBdr>
           <w:top w:color="00000a" w:space="1" w:sz="4" w:val="single"/>
           <w:left w:color="00000a" w:space="4" w:sz="4" w:val="single"/>
           <w:bottom w:color="00000a" w:space="1" w:sz="4" w:val="single"/>
           <w:right w:color="00000a" w:space="4" w:sz="4" w:val="single"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1483,89 +1493,287 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Seu projeto de dissertação sofreu alterações? Essa alteração foi em função do vivido no Tempo Território? Em que parte? </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O seu projeto passou por consulta prévia na comunidade ou organização/entidade?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O seu projeto foi submetido no Comitê de Ética? Qual a situação atual?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table5"/>
         <w:tblW w:w="9288.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -1579,51 +1787,51 @@
         <w:gridCol w:w="9288"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9288"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -1651,303 +1859,303 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Descreva sucintamente as atividades realizadas no Tempo Território (restituição/devolutiva, reuniões, pesquisa de campo, oficina, visitas nas comunidades, etc.) - </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">atividade realizada, objetivo, local, público, etc. (coloque fotografias, link completo com o registro da atividade, anexo o que considerar importante)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table6"/>
         <w:tblW w:w="9209.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -1961,51 +2169,51 @@
         <w:gridCol w:w="9209"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9209"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -2033,186 +2241,186 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Resumo(s) de congresso</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (autor(es), título, evento, local, datas de realização, página do resumo) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table7"/>
         <w:tblW w:w="9209.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -2226,51 +2434,51 @@
         <w:gridCol w:w="9209"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9209"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -2298,225 +2506,225 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais de congresso</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (autor(es), título dos anais, evento, local, datas de realização, página inicial e final, link dos anais) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table8"/>
         <w:tblW w:w="9209.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -2530,51 +2738,51 @@
         <w:gridCol w:w="9209"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9209"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -2602,249 +2810,249 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Artigos científicos</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (aqui somente artigos publicados, com referência completa, incluindo número de página, link do artigo e DOI)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table9"/>
         <w:tblW w:w="9637.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -2858,51 +3066,51 @@
         <w:gridCol w:w="9637"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9637"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -2968,240 +3176,240 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">submetidos, aceitos ou no prelo</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (título, autores e revista)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table10"/>
         <w:tblW w:w="9637.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -3215,51 +3423,51 @@
         <w:gridCol w:w="9637"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9637"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -3287,186 +3495,186 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Livros, capítulos de livros</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (aqui somente referência completa, com número de página inicial-final e ISSN, link)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table11"/>
         <w:tblW w:w="9637.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -3480,51 +3688,51 @@
         <w:gridCol w:w="9637"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9637"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -3552,147 +3760,147 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Outros</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (artigos de divulgação, em jornais, revistas, entrevista de rádio ou TV, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table12"/>
         <w:tblW w:w="9637.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -3706,51 +3914,51 @@
         <w:gridCol w:w="9637"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9637"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -3778,90 +3986,90 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Participação em atividades de extensão</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (palestras, minicursos/curso, workshops, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="2340"/>
               </w:tabs>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
@@ -3873,111 +4081,111 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="2340"/>
               </w:tabs>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table13"/>
         <w:tblW w:w="9637.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-54.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:left w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:bottom w:color="000001" w:space="0" w:sz="2" w:val="single"/>
           <w:right w:color="000001" w:space="0" w:sz="2" w:val="single"/>
@@ -3991,51 +4199,51 @@
         <w:gridCol w:w="9637"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="9637"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="1"/>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000001" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="000001" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="54.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -4044,207 +4252,207 @@
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parecer do orientador (a)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -4253,51 +4461,51 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">__________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -4306,269 +4514,271 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Assinatura do orientador (a)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="120" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:spacing w:after="20" w:before="0" w:lineRule="auto"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId9" w:type="default"/>
+      <w:headerReference r:id="rId7" w:type="default"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1542" w:top="961" w:left="1542" w:right="1457" w:header="709" w:footer="0"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="Calibri"/>
   <w:font w:name="SimSun"/>
   <w:font w:name="Arial"/>
   <w:font w:name="Cambria"/>
-  <w:font w:name="Bookman Old Style"/>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
     <w:pPr>
       <w:ind w:left="1416" w:firstLine="0"/>
-      <w:jc w:val="both"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:ascii="SimSun" w:cs="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:cs="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="SimSun" w:cs="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:vertAlign w:val="baseline"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:pict>
-[...4 lines deleted...]
-      </w:pict>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
       <w:drawing>
         <wp:inline distB="0" distT="0" distL="114300" distR="114300">
           <wp:extent cx="1645920" cy="511810"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr id="1031" name="image2.png"/>
+          <wp:docPr id="1031" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3"/>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1645920" cy="511810"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="SimSun" w:cs="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun"/>
-[...2 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
     </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:pPr>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Universidade Federal do Pará</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
     <w:pPr>
       <w:ind w:firstLine="1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Campus Universitário de Altamira</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
     <w:pPr>
       <w:ind w:left="-709" w:firstLine="706"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">PROGRAMA DE PÓS-GRADUAÇÃO EM ESTUDOS EM ETNODIVERSIDADE</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4320"/>
         <w:tab w:val="right" w:leader="none" w:pos="8640"/>
         <w:tab w:val="center" w:leader="none" w:pos="4320"/>
         <w:tab w:val="right" w:leader="none" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="0"/>
@@ -4647,83 +4857,83 @@
                         </a:outerShdw>
                       </a:effectLst>
                     </wps:spPr>
                     <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-59689</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>65393</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="19075"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1030" name="image3.png"/>
+              <wp:docPr id="1030" name="image2.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="image3.png"/>
+                      <pic:cNvPr id="0" name="image2.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId4"/>
+                      <a:blip r:embed="rId2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="19075"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4320"/>
         <w:tab w:val="right" w:leader="none" w:pos="8640"/>
         <w:tab w:val="center" w:leader="none" w:pos="4320"/>
         <w:tab w:val="right" w:leader="none" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         <w:b w:val="0"/>
@@ -5715,55 +5925,55 @@
         <w:bottom w:w="55.0" w:type="dxa"/>
         <w:right w:w="55.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table13">
     <w:basedOn w:val="TableNormal"/>
     <w:rPr>
       <w:vertAlign w:val="baseline"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="55.0" w:type="dxa"/>
         <w:left w:w="54.0" w:type="dxa"/>
         <w:bottom w:w="55.0" w:type="dxa"/>
         <w:right w:w="55.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6043,51 +6253,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miRPgPeTuHgpXcpedT6OvRrknjhbw==">CgMxLjA4AHIhMUZWRE9yNWZ6YmNaZUptMmp0dXhfSG83a1ZWYjBNVkVf</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Leandro Sousa</dc:creator>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>