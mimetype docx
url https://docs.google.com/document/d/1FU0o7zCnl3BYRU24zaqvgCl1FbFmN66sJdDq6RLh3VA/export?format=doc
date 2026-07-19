--- v0 (2026-07-12)
+++ v1 (2026-07-19)
@@ -177,56 +177,56 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_yusiaiiqouw8" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2190750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>304800</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1995488" cy="3683160"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="2" name="image1.png"/>
+            <wp:docPr id="2" name="image4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1995488" cy="3683160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
@@ -761,56 +761,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Remix</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> — you will need to log in or create your AppLab account at this point if you have not already done so.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3562350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>581025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2243138" cy="2191173"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="7" name="image3.png"/>
+            <wp:docPr id="7" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2243138" cy="2191173"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
@@ -993,56 +993,56 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_zblwhpe23gvk" w:id="44"/>
       <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3686175</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>219075</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1755165" cy="3109913"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="1" name="image2.png"/>
+            <wp:docPr id="1" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1755165" cy="3109913"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
@@ -1242,56 +1242,56 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_r23ryq6v6nw4" w:id="56"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3562350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>152400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2409825" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="5" name="image5.png"/>
+            <wp:docPr id="5" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2409825" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
@@ -1358,56 +1358,56 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5ceu5kdbdkua" w:id="60"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3905250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>114300</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2214563" cy="2716424"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="6" name="image6.png"/>
+            <wp:docPr id="6" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image6.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2214563" cy="2716424"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
@@ -1740,56 +1740,56 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_7q1e3wf6pmpd" w:id="76"/>
       <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>304800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>228600</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5124450" cy="990600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="3" name="image4.png"/>
+            <wp:docPr id="3" name="image6.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.png"/>
+                    <pic:cNvPr id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5124450" cy="990600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
@@ -2865,51 +2865,51 @@
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studio.code.org/projects/applab/2yjJpgaZ4RuNbn5oYpZ-5ki8nO8j_3vLYVrz1vjQGuM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studio.code.org/projects/applab/XouF3JIDeay-s_Ct73hek6RATAbjn_oug6l1GaDiQoA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studio.code.org/projects/applab/2yjJpgaZ4RuNbn5oYpZ-5ki8nO8j_3vLYVrz1vjQGuM" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studio.code.org/projects/applab/XouF3JIDeay-s_Ct73hek6RATAbjn_oug6l1GaDiQoA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>