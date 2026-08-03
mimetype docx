--- v1 (2025-12-07)
+++ v2 (2026-08-03)
@@ -40,254 +40,253 @@
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Name(s)_______________________________________________ Period ______ Date ___________________</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="12225.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-975.0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="915"/>
-        <w:gridCol w:w="9705"/>
-        <w:gridCol w:w="1605"/>
+        <w:gridCol w:w="8700"/>
+        <w:gridCol w:w="2610"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="915"/>
-            <w:gridCol w:w="9705"/>
-            <w:gridCol w:w="1605"/>
+            <w:gridCol w:w="8700"/>
+            <w:gridCol w:w="2610"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
-          <w:trHeight w:val="520" w:hRule="atLeast"/>
+          <w:trHeight w:val="885" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="00adbc" w:val="clear"/>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:shd w:fill="00adbc" w:val="clear"/>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="570" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project - Make a Library</w:t>
-[...5 lines deleted...]
-            <w:shd w:fill="00adbc" w:val="clear"/>
+              <w:t xml:space="preserve">Activity Guide: Project - Make a Library</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="4c42cf" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
-              <w:pageBreakBefore w:val="0"/>
-[...9 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
-                  <wp:extent cx="500063" cy="500063"/>
+                  <wp:extent cx="1410176" cy="223838"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:docPr id="1" name="image1.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="500063" cy="500063"/>
+                            <a:ext cx="1410176" cy="223838"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
-        <w:rPr/>
+        <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9uxke2gskr9i" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Description</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Libraries let you build functions that you and others can use to help build more powerful apps in lots of situations. As the designer of a library you not only need to know how to program, you also need to think about the many different kinds of programs other people might build.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -527,53 +526,62 @@
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_y6eec41223xo" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 1 - Brainstorm</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Your library can be about any topic. If you need some ideas try the list below</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
@@ -1018,59 +1026,72 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">As long as your library does something interesting and valuable </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_72fvw8os4gxq" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 2 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Design</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">After you've brainstormed the focus of your library, fill in the table below with the list of functions you intend to build.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -2411,53 +2432,62 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_j1u0tkulc78u" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_vf3dxhz74in3" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 3 - Build</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Program your library. Make sure you do the following.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2529,53 +2559,62 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_p2201k20wzme" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_67ucltimj6eo" w:id="6"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 4 - Test</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Write test cases for each of the functions in your library to make sure they return the expected values. Remember that you should include.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -2660,53 +2699,62 @@
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Once you are done testing your functions, make sure to comment out any tests you have written into your code to test your library functions before sending your library to a classmate in Step 5.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_d42e4qwwatsn" w:id="9"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 5 - Share and Feedback</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Send your library to a classmate and have them send it to you. You shouldn't need to explain anything about how your library works or what it is for. The documentation should be good enough. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -3803,99 +3851,117 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_4kr7rsl6b8an" w:id="10"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 6 - Improve</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on the feedback above make final improvements to your library.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="0" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mdtxn1na8ofi" w:id="11"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 7 - Acknowledge Collaborators / Sources</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to acknowledge any code you write that was developed collaboratively or that you received from another source. In the table below list work you completed with a collaborative partner or got from another source</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
@@ -4276,53 +4342,62 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hvzcvg28pp7f" w:id="12"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_lxr63qhf893e" w:id="13"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 8 - Free Response - Practice Personalized Project Reference Sheet</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -4629,53 +4704,62 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_vp1vu52aso8c" w:id="14"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_wxun3yolpzq9" w:id="15"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Step 9 - Free Response - Create Performance Task Writing Practice</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -5196,53 +5280,62 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_s4tk7pn3nxh6" w:id="16"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_a7oa2qlxrou2" w:id="17"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:rFonts w:ascii="Space Grotesk" w:cs="Space Grotesk" w:eastAsia="Space Grotesk" w:hAnsi="Space Grotesk"/>
+          <w:color w:val="4c42cf"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring Guidelines</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table11"/>
         <w:tblW w:w="9615.0" w:type="dxa"/>
         <w:jc w:val="left"/>
@@ -6706,50 +6799,54 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId7" w:type="default"/>
       <w:headerReference r:id="rId8" w:type="first"/>
       <w:footerReference r:id="rId9" w:type="default"/>
       <w:footerReference r:id="rId10" w:type="first"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="431.99999999999994" w:left="979.2" w:right="720" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Trebuchet MS"/>
   <w:font w:name="Ubuntu">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
+  </w:font>
+  <w:font w:name="Space Grotesk">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:jc w:val="right"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Computer Science Principles</w:t>
@@ -8172,51 +8269,51 @@
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table10">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table11">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ubuntu-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/SpaceGrotesk-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/SpaceGrotesk-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>