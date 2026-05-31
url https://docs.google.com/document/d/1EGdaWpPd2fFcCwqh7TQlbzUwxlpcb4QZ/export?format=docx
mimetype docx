--- v0 (2026-02-21)
+++ v1 (2026-05-31)
@@ -7,206 +7,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="457"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1669"/>
+        <w:gridCol w:w="467"/>
+        <w:gridCol w:w="2588"/>
+        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="665"/>
+        <w:gridCol w:w="1919"/>
+        <w:gridCol w:w="2329"/>
+        <w:gridCol w:w="2004"/>
+        <w:gridCol w:w="1929"/>
+        <w:gridCol w:w="1193"/>
+        <w:gridCol w:w="1621"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="06A55A92" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="06A55A92" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29B70EDD" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EC1FEFC" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23600D6C" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36EFB616" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25293945" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3986C649" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0271BD88" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6080CA2B" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47D8C391" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61D36A64" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="71013CB7" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="71013CB7" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10903728" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A297A69" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Стол ученический Трапеция СШ 1200/600×520 мм нерегулируемый на О-образных опорах</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64E5AD91" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2554788C" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRDefault="00F04E78">
             <w:pPr>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C052EBC" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRDefault="00F04E78">
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -246,1632 +246,1530 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="07A0C224" w14:textId="011F3582" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D4492EE" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F04E78">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AC5829D" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="563085D1" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E8A9964" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="462B4B79" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Стол для учебных заведений, «Точек роста» и других образовательных учреждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05FB3900" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11C678E3" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="061865AC" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="568F4FEE" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="568F4FEE" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57833263" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F30EE2F" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="732E6254" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="557F27E0" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A29A3DB" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Модульность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A7FB61D" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="107A6129" w14:textId="2021294D" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t xml:space="preserve">Модульная система: возможность комбинирования в </w:t>
             </w:r>
             <w:r>
               <w:t>разные фигуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41EE27A7" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68740FA0" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="478864C9" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="743E7453" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="743E7453" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52FA404A" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65814720" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B927436" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C811070" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E6063D7" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Форма столешницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02E31011" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BEC1173" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Трапециевидная: ширина спереди 1200 мм, ширина сзади 600 мм, глубина 520 мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A66483E" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10EE2661" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B42FF07" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="3D3288BB" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="3D3288BB" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B018A9E" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="252F899F" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BBF5169" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65A2E8E8" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35CDFC3A" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A51FEC8" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76A823F5" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B785E06" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43BBD4EF" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17E4BCFA" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="3B8314CA" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="13F352DA" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC15EBA" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2721" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B5BDB23" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF2B831" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0390E78D" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="690FC517" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>Каркас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D08FE64" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F04E78">
               <w:lastRenderedPageBreak/>
-              <w:t>подтверждением качества</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="64A580B9" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+              <w:t>обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D13FF8B" w14:textId="505BEC4D" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:lastRenderedPageBreak/>
-              <w:t>Протокол испытаний № 40-1-4/1/2023 от 02.10.2023</w:t>
-[...31 lines deleted...]
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t xml:space="preserve">Прямоугольные стальные трубы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04E78">
+              <w:lastRenderedPageBreak/>
+              <w:t>25×40 мм</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>×</w:t>
+            </w:r>
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>0 мм, толщина стенки 1,2 мм, О-образная конструкция опор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="033F60B3" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="316D6767" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D24B2FC" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t xml:space="preserve">Участник указывает </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F04E78">
+              <w:lastRenderedPageBreak/>
+              <w:t>точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="13F352DA" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="0175F2CD" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
-[...97 lines deleted...]
-          <w:p w14:paraId="316D6767" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78BE3ED9" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2721" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="357DF9E0" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE7E7B5" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27B0E2B9" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47F69020" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>Столешница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5903E8F3" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>Дополнительная характеристика, обусловленная долговечностью и гигиеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="060C9D81" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>ЛДСП 16 мм, углы закруглённые R-50 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D030E91" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6952AD0F" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4D24B2FC" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23C6173B" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="0175F2CD" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="2597141D" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="6952AD0F" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24F05713" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2721" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33493B03" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="657" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B69AF88" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="649" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="407FB089" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA45BD5" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>Размер столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2563FDA8" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0806D281" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>Трапециевидная: ширина спереди 1200 мм, ширина сзади 600 мм, глубина 520 мм — соответствует требованиям ГОСТ и СанПиН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C64262" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38ED60D3" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="23C6173B" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05A8537A" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="2597141D" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="24BC8277" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
-[...104 lines deleted...]
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2FEB5721" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="727A6879" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D06E1D7" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C12E6EB" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C31C234" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Толщина ЛДСП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BF4100C" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная прочностью и долговечностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D1856F4" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>16 мм (возможна замена на 22 мм или 32 мм по согласованию)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19CCAA21" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BA78582" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44B9BE0B" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="1E079180" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="1E079180" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EE5DA3B" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02F202D2" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1962EFA8" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0390D0CF" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65A75855" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Крепление столешницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FF4AB7D" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
-              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4863C8DB" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>Саморезы 32 мм × 3,5 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2025" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="371D495C" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1158" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7994130E" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1669" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40ABE89C" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
+            <w:r w:rsidRPr="00F04E78">
+              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
             </w:r>
             <w:r w:rsidRPr="00F04E78">
               <w:lastRenderedPageBreak/>
-              <w:t>обусловленная надёжностью</w:t>
-[...48 lines deleted...]
-              <w:t>точное соответствие требуемому значению</w:t>
+              <w:t>требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="239D5D2D" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="239D5D2D" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67742F65" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F4B2A34" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="319EF80A" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A9E67E2" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A04112E" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Концы труб</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="391407E0" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="507EE102" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Пластмассовые заглушки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E8AF241" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="237C6A00" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76FB594A" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="2EB075DA" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="2EB075DA" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="670C5366" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EE857E7" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12812FAF" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="010EFC3C" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36EF2AFE" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Тип покрытия каркаса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="105117A9" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="120574FB" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Порошковая краска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="766578B4" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DD48216" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C8F40A9" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="2E92456F" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="2E92456F" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42A5F999" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74652E68" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68B24517" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A116032" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27A413AA" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Стойкость покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C932EC2" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1575A5B1" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D622947" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19D6688E" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5175C84E" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="6E81175B" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="6E81175B" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C7E78C9" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AEC791B" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CEEE297" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33779645" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DCC9FA0" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Цвет каркаса (по RAL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E146655" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FA6C755" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C39FCD7" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07A5B2C7" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AC83AB4" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="394AD403" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="394AD403" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6969E396" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E4CD021" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D94547" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41436C9D" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52AAA93D" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Цвет столешницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="782B59B4" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="321D58B6" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Белый, Серый, бук, вишня </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>оксфорд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
@@ -1896,404 +1794,404 @@
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">орех, ясень </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>шимо</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, ДРУГОЙ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AE0FD95" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="146D1134" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3739A3B9" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="69936674" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="69936674" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06B44ED6" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E410FC1" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="310638CE" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56BDFA92" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="514294AB" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Ростовые группы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="024E57F7" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12914B2B" w14:textId="59EDE757" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04E78">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>5 (700 мм), 6 (760 мм), 7 (820 мм)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AFD5915" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="144F6EC5" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>мм / гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46594406" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="455F2B8E" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="455F2B8E" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56CE6CE5" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48347797" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FDCB300" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70CBC3FD" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="542ABB91" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Устойчивость (угол опрокидывания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="066A90DB" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4143D99B" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Не менее 14° (фактически — 26°)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62FFE40D" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DDCB146" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66898925" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="0B6799EE" w14:textId="77777777" w:rsidTr="00F04E78">
+      <w:tr w:rsidR="00F04E78" w:rsidRPr="00F04E78" w14:paraId="0B6799EE" w14:textId="77777777" w:rsidTr="00D00601">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="447" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F16BBA1" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2959" w:type="dxa"/>
+            <w:tcW w:w="2721" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5628EF8C" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="657" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B7AA29A" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="649" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2ABCD87F" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1782" w:type="dxa"/>
+            <w:tcW w:w="1858" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29CA3F01" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Прочность конструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EDFCC0D" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1860" w:type="dxa"/>
+            <w:tcW w:w="1940" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7AA3DB85" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t xml:space="preserve">Выдерживает статическую нагрузку до 200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F04E78">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F04E78">
               <w:t xml:space="preserve"> на столешницу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcW w:w="2025" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B29847C" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1158" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02CC7CF7" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F04E78">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1602" w:type="dxa"/>
+            <w:tcW w:w="1669" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79E2C334" w14:textId="77777777" w:rsidR="00F04E78" w:rsidRPr="00F04E78" w:rsidRDefault="00F04E78">
             <w:r w:rsidRPr="00F04E78">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="418080B9" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
     <w:sectPr w:rsidR="00FB30C9" w:rsidSect="008A1DF0">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
@@ -2315,50 +2213,52 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A1DF0"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="007F4FD9"/>
     <w:rsid w:val="008A1DF0"/>
+    <w:rsid w:val="00BB0598"/>
+    <w:rsid w:val="00D00601"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00EC4375"/>
     <w:rsid w:val="00F04E78"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2952,50 +2852,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A1DF0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -3639,54 +3540,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>615</Words>
-  <Characters>3508</Characters>
+  <Words>586</Words>
+  <Characters>3345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4115</CharactersWithSpaces>
+  <CharactersWithSpaces>3924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>