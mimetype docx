--- v0 (2026-07-16)
+++ v1 (2026-09-13)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C1204A4" w14:textId="0384B293" w:rsidR="001469F2" w:rsidRDefault="00C13550">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36396DBE" wp14:editId="4B86FCAA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4876476</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>-417446</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1190625" cy="685800"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Imagem 9" descr="Logomarca NIT"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -199,65 +199,51 @@
         <w:t xml:space="preserve"> junto com os eventuais anexos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22287288" w14:textId="77777777" w:rsidR="001469F2" w:rsidRDefault="001469F2" w:rsidP="001469F2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04BE918B" w14:textId="77777777" w:rsidR="001469F2" w:rsidRDefault="001469F2" w:rsidP="001469F2">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inserir na mensagem o título “Notificação de Invenção” seguido da data do envio </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. EXEMPLO:  </w:t>
+        <w:t xml:space="preserve">Inserir na mensagem o título “Notificação de Invenção” seguido da data do envio do mesmo. EXEMPLO:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Notificação de Invenção – XX / XX / 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ACA9F70" w14:textId="77777777" w:rsidR="00C13550" w:rsidRDefault="00C13550"/>
     <w:p w14:paraId="132FE67F" w14:textId="0DE0C8D1" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5920"/>
         <w:gridCol w:w="3827"/>
@@ -540,179 +526,117 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="683DDFBF" w14:textId="73A26728" w:rsidR="006D7E9C" w:rsidRDefault="003E561B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> Patente de Invenção</w:t>
+              <w:t xml:space="preserve"> ) Patente de Invenção</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28BD861E" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="003E561B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(  </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">(    </w:t>
+            </w:r>
+            <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> Patente de Modelo de Utilidade</w:t>
+              <w:t xml:space="preserve"> ) Patente de Modelo de Utilidade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002108B1" w14:paraId="09401189" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="286541BD" w14:textId="4F9CAC25" w:rsidR="002108B1" w:rsidRDefault="002108B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
@@ -945,265 +869,181 @@
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
                 <w:tab w:val="left" w:pos="214"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VÍNCULO</w:t>
             </w:r>
             <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> UESC:  </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> PROFESSOR</w:t>
+              <w:t xml:space="preserve"> UESC:     (   ) PROFESSOR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="045AB320" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="003E561B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> ALUNO </w:t>
+              <w:t xml:space="preserve"> (    ) ALUNO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26967458" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(    )</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> TÉCNICO-ADMINISTRATIVO</w:t>
+              <w:t>(    ) TÉCNICO-ADMINISTRATIVO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74FA23C4" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="0030165B">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(  </w:t>
             </w:r>
             <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  )</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> PROFESSOR VISITANTE</w:t>
+              <w:t xml:space="preserve">  ) PROFESSOR VISITANTE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B3B0134" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="0030165B">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">(   </w:t>
             </w:r>
             <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> )</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> OUTROS (ESPECIFICAR): </w:t>
+              <w:t xml:space="preserve"> ) OUTROS (ESPECIFICAR): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="2EC75C2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E84DD79" w14:textId="27486F5B" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
               </w:tabs>
               <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
@@ -1263,229 +1103,153 @@
       <w:tr w:rsidR="006D7E9C" w14:paraId="1EF4F3E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31281CC4" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="003E561B">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALIFICAÇÃO:   </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">QUALIFICAÇÃO:     </w:t>
+            </w:r>
+            <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> GRADUADO</w:t>
+              <w:t xml:space="preserve"> (   ) GRADUADO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AE44CB0" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                  </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> ) ESPECIALISTA</w:t>
+              <w:t xml:space="preserve">                                  (   ) ESPECIALISTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="535EF2B3" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(  </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ) MESTRE </w:t>
+              <w:t xml:space="preserve">(   ) MESTRE </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C91931E" w14:textId="10C999A4" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(  )</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> DOUTOR</w:t>
+              <w:t>(  ) DOUTOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77C5DAC9" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="0064180D">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(  </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ) OUTR</w:t>
             </w:r>
             <w:r w:rsidR="003E561B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OS (ESPECIFICAR):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C6738A4" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1715,94 +1479,84 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="123449C7" w14:textId="1DFF9E56" w:rsidR="00875757" w:rsidRDefault="00875757">
             <w:pPr>
               <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATURALIZADO(A): </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">NATURALIZADO(A): ( </w:t>
+            </w:r>
+            <w:r w:rsidR="00701F5B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">( </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00701F5B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>)SIM  (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C50BD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>)SIM  (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C50BD9">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>)NÃO</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="2A452FAA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35C4D16A" w14:textId="5264D031" w:rsidR="006D7E9C" w:rsidRDefault="003E561B">
             <w:pPr>
               <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">CEL: </w:t>
@@ -2049,268 +1803,174 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A97509A" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
                 <w:tab w:val="left" w:pos="214"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">VÍNCULO UESC:  </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> PROFESSOR</w:t>
+              <w:t>VÍNCULO UESC:     (    ) PROFESSOR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79FBF756" w14:textId="0B667D4B" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                 </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">(  </w:t>
+              <w:t xml:space="preserve">                                 (  </w:t>
             </w:r>
             <w:r w:rsidR="00F9099A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> )</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ALUNO </w:t>
+              <w:t xml:space="preserve"> ) ALUNO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="524CA4D0" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> TÉCNICO-ADMINISTRATIVO</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(    ) TÉCNICO-ADMINISTRATIVO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="615BA217" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4419"/>
                 <w:tab w:val="clear" w:pos="8838"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> PROFESSOR VISITANTE</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(    ) PROFESSOR VISITANTE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13664717" w14:textId="11FBF17A" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> OUTROS (</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(    ) OUTROS (</w:t>
             </w:r>
             <w:r w:rsidR="00F9099A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Pós-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Pós-doc</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="7D28EE81" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5264" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F490A23" w14:textId="7C4978D7" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:tabs>
@@ -2382,236 +2042,152 @@
       <w:tr w:rsidR="006D7E9C" w14:paraId="7B82F4BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2652C539" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALIFICAÇÃO:   </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> GRADUADO</w:t>
+              <w:t>QUALIFICAÇÃO:      (   ) GRADUADO</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5064F4A5" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                  </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> ) ESPECIALISTA</w:t>
+              <w:t xml:space="preserve">                                  (   ) ESPECIALISTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C0A4F15" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> ) MESTRE</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(   ) MESTRE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4288BD1C" w14:textId="09455492" w:rsidR="006D7E9C" w:rsidRDefault="00701F5B">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(   </w:t>
             </w:r>
             <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">) DOUTOR </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12CBA4E8" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> OUTROS (ESPECIFICAR):</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(    ) OUTROS (ESPECIFICAR):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29820192" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="47426AE3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F3C110" w14:textId="43CA20E8" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
               <w:rPr>
@@ -2851,80 +2427,52 @@
               <w:t xml:space="preserve"> Brasil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38577101" w14:textId="7DD62733" w:rsidR="00875757" w:rsidRDefault="00875757" w:rsidP="00875757">
             <w:pPr>
               <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATURALIZADO(A): </w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>NATURALIZADO(A): ( )SIM  ( )NÃO</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="006D7E9C" w14:paraId="6A54F325" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C0172E" w14:textId="4D5E3937" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="80" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3180,74 +2728,94 @@
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>STATUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D6612C" w14:paraId="4498CAAD" w14:textId="77777777" w:rsidTr="00D6612C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C3DBE99" w14:textId="77777777" w:rsidR="00A82671" w:rsidRDefault="0074257B" w:rsidP="0074257B">
+          <w:p w14:paraId="6C3DBE99" w14:textId="640AA06A" w:rsidR="00A82671" w:rsidRDefault="0074257B" w:rsidP="0074257B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Já foram realizadas as buscas de anterioridade? Caso a resposta seja positiva, foram encontradas tecnologias semelhantes? </w:t>
+              <w:t xml:space="preserve">Já foram realizadas as buscas de anterioridade? Caso a resposta seja positiva, </w:t>
+            </w:r>
+            <w:r w:rsidR="00353BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="19"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>cite os principais achados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="19"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E58DC39" w14:textId="60C0D30C" w:rsidR="0074257B" w:rsidRDefault="00A82671" w:rsidP="0074257B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -3293,93 +2861,59 @@
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>www.inpi.gov.br</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C5786F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00611CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D56CD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Patentscope</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t>Patentscope Database (</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="001F57DA" w:rsidRPr="004A22E9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="19"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>https://www.wipo.int/en/web/patentscope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00E5394C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="001F57DA">
               <w:rPr>
@@ -3425,109 +2959,188 @@
           <w:p w14:paraId="0EBEB0FE" w14:textId="77777777" w:rsidR="00D6612C" w:rsidRDefault="00D6612C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="52CFE2DB" w14:textId="77777777" w:rsidTr="00D6612C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47A9A947" w14:textId="75142477" w:rsidR="006D7E9C" w:rsidRPr="00D654D3" w:rsidRDefault="00604715" w:rsidP="008A6FDF">
+          <w:p w14:paraId="53BD335A" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="00604715" w:rsidP="008A6FDF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D654D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qual o nível de maturidade tecnológica (TRL) do produto ou processo?</w:t>
             </w:r>
+            <w:r w:rsidR="00DD68CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Para saber mais, consulte: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E207E31" w14:textId="77777777" w:rsidR="009F0A61" w:rsidRDefault="0070079E" w:rsidP="008A6FDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00A55948">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://www.agitte.se/avalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A9A947" w14:textId="042EE4F5" w:rsidR="009E33B2" w:rsidRPr="00D654D3" w:rsidRDefault="009E33B2" w:rsidP="008A6FDF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="4AB6295F" w14:textId="77777777" w:rsidTr="00D6612C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="611055BD" w14:textId="5B23B803" w:rsidR="006D7E9C" w:rsidRPr="00783884" w:rsidRDefault="008A6FDF" w:rsidP="00902B93">
+          <w:p w14:paraId="0236DAB6" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="008A6FDF" w:rsidP="00902B93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O invento está concluído e funcionando? Faltam testes e/ou outras providências? Quais são os próximos passos em P&amp;D? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611055BD" w14:textId="5B23B803" w:rsidR="009E33B2" w:rsidRPr="00783884" w:rsidRDefault="009E33B2" w:rsidP="00902B93">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C25CE5" w14:paraId="10E7D11D" w14:textId="77777777" w:rsidTr="00D6612C">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="284DFF4F" w14:textId="77777777" w:rsidR="00C25CE5" w:rsidRDefault="00C25CE5" w:rsidP="00C25CE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
@@ -3607,161 +3220,240 @@
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="6A1A5A0F" w14:textId="77777777" w:rsidTr="00D6612C">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36809B94" w14:textId="48666758" w:rsidR="008F3E37" w:rsidRPr="00317424" w:rsidRDefault="002912FD">
+          <w:p w14:paraId="1B09AB45" w14:textId="77777777" w:rsidR="001B7247" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Essa invenção foi desenvolvida com o subsídio de algum fundo de pesquisa ou empresa? Há outras instituições de ensino e pesquisa envolvidas na pesquisa e desenvolvimento da patente? Indicar se foi firmado contrato ou convênio estabelecendo a titularidade da patente, direitos sobre a exploração comercial e instituição indicada para negociação e licenciamento da patente.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essa invenção foi desenvolvida com o subsídio de algum fundo de pesquisa ou empresa? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512BA728" w14:textId="77777777" w:rsidR="001B7247" w:rsidRDefault="002912FD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Há outras instituições de ensino e pesquisa envolvidas na pesquisa e desenvolvimento da patente? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36809B94" w14:textId="5CFC2BDD" w:rsidR="008F3E37" w:rsidRPr="00317424" w:rsidRDefault="002912FD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Indicar se foi firmado contrato ou convênio estabelecendo a titularidade da patente, direitos sobre a exploração comercial e instituição indicada para negociação e licenciamento da patente.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403C7326" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="19C3C4E6" w14:textId="77777777" w:rsidTr="00D6612C">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FFDE8D0" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>O seu projeto prevê recursos para pagamento de taxas de apropriação no país ou no exterior?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD9349A" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C" w:rsidP="00783884">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="704A79A6" w14:textId="77777777" w:rsidTr="00D6612C">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="066573F0" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
+          <w:p w14:paraId="066573F0" w14:textId="32E6A3A9" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="17"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Divulgação (citar as ocorrências de divulgação do projeto/invento, os meios utilizados, as </w:t>
+              <w:t>Divulgação (</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE35A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">itar </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE35A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>publicações do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projeto/invento, os meios utilizados, as </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>datas dos eventos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> e o comprometimento das informações relevantes). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D1D837E" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
@@ -3837,163 +3529,105 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(para o desenvolvimento da tecnologia houve pesquisa com:)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D7E9C" w14:paraId="61F9D2F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="608"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79FE84E1" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-              <w:t>PG)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(   ) Patrimônio Genético  (PG)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="343CAC2B" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> à Biodiversidade (CTA)  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(   ) Conhecimento Tradicional  Associado à Biodiversidade (CTA)  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16A5ADFD" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="0097025C">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">( </w:t>
             </w:r>
             <w:r w:rsidR="003E561B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002912FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ) Nenhum</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D107782" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -4007,120 +3641,100 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Já foi solicitada Autorização de Acesso ao PG / CTA? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5825CC0A" w14:textId="0347220F" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Sim.  Número da Autorização: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  ) Sim.  Número da Autorização: </w:t>
             </w:r>
             <w:r w:rsidR="00875757">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                               Data de autorização do acesso:     /     /</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D117672" w14:textId="3A1DE29C" w:rsidR="006D7E9C" w:rsidRDefault="002912FD">
             <w:pPr>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">( </w:t>
             </w:r>
             <w:r w:rsidR="0093063C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Não.</w:t>
+              <w:t>) Não.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="481E7E75" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4318,60 +3932,51 @@
             <w:r w:rsidRPr="003E561B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CAMPO DE INVENÇÃO</w:t>
             </w:r>
             <w:r w:rsidR="009F1C01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F1C01" w:rsidRPr="00A95150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...8 lines deleted...]
-              <w:t>setor técnico ou a área do conhecimento a que a tecnologia pertence</w:t>
+              <w:t>(setor técnico ou a área do conhecimento a que a tecnologia pertence</w:t>
             </w:r>
             <w:r w:rsidR="00A95150" w:rsidRPr="00A95150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00696AAC" w:rsidRPr="00696AAC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA71C4" w14:paraId="04A5B6A6" w14:textId="77777777" w:rsidTr="00CA71C4">
         <w:trPr>
           <w:trHeight w:val="608"/>
         </w:trPr>
@@ -4448,150 +4053,147 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DFD9C03" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7556E944" w14:textId="77777777" w:rsidR="006D7E9C" w:rsidRDefault="006D7E9C"/>
     <w:sectPr w:rsidR="006D7E9C" w:rsidSect="00F0559E">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1133" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06C49396" w14:textId="77777777" w:rsidR="007E3260" w:rsidRDefault="007E3260">
+    <w:p w14:paraId="657681B4" w14:textId="77777777" w:rsidR="002A7323" w:rsidRDefault="002A7323">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C71CC2E" w14:textId="77777777" w:rsidR="007E3260" w:rsidRDefault="007E3260">
+    <w:p w14:paraId="49020F47" w14:textId="77777777" w:rsidR="002A7323" w:rsidRDefault="002A7323">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21B0813A" w14:textId="6379A552" w:rsidR="006D7E9C" w:rsidRDefault="002912FD" w:rsidP="00EE4E03">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:firstLine="708"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Versão </w:t>
     </w:r>
     <w:r w:rsidR="00AA582B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4648,70 +4250,70 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                           </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                                                                              </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="474A1D90" w14:textId="77777777" w:rsidR="007E3260" w:rsidRDefault="007E3260">
+    <w:p w14:paraId="46B64514" w14:textId="77777777" w:rsidR="002A7323" w:rsidRDefault="002A7323">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63E4A2F9" w14:textId="77777777" w:rsidR="007E3260" w:rsidRDefault="007E3260">
+    <w:p w14:paraId="5C9CCDE4" w14:textId="77777777" w:rsidR="002A7323" w:rsidRDefault="002A7323">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B94AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E90AA3B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7180,52 +6782,51 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1665358547">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1759208324">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1310552896">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="143082321">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1839420499">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1366052789">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="88"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -7275,121 +6876,124 @@
     <w:rsid w:val="001273BC"/>
     <w:rsid w:val="00130F03"/>
     <w:rsid w:val="00132748"/>
     <w:rsid w:val="00133162"/>
     <w:rsid w:val="001417C0"/>
     <w:rsid w:val="00143521"/>
     <w:rsid w:val="00144319"/>
     <w:rsid w:val="001469F2"/>
     <w:rsid w:val="0015055F"/>
     <w:rsid w:val="0015489B"/>
     <w:rsid w:val="00170EE7"/>
     <w:rsid w:val="00170FEA"/>
     <w:rsid w:val="00171F74"/>
     <w:rsid w:val="00172083"/>
     <w:rsid w:val="00173FAD"/>
     <w:rsid w:val="0018355E"/>
     <w:rsid w:val="00190756"/>
     <w:rsid w:val="0019210F"/>
     <w:rsid w:val="001950A2"/>
     <w:rsid w:val="001A1454"/>
     <w:rsid w:val="001A1694"/>
     <w:rsid w:val="001A2F65"/>
     <w:rsid w:val="001A6958"/>
     <w:rsid w:val="001A7122"/>
     <w:rsid w:val="001B2B01"/>
+    <w:rsid w:val="001B7247"/>
     <w:rsid w:val="001D1D2A"/>
     <w:rsid w:val="001E67AB"/>
     <w:rsid w:val="001E6DEB"/>
     <w:rsid w:val="001E6E6B"/>
     <w:rsid w:val="001F1657"/>
     <w:rsid w:val="001F50C1"/>
     <w:rsid w:val="001F57DA"/>
     <w:rsid w:val="001F697E"/>
     <w:rsid w:val="001F7093"/>
     <w:rsid w:val="00200002"/>
     <w:rsid w:val="00207218"/>
     <w:rsid w:val="002079C1"/>
     <w:rsid w:val="002108B1"/>
     <w:rsid w:val="00210B7A"/>
     <w:rsid w:val="002123E8"/>
     <w:rsid w:val="002137D2"/>
     <w:rsid w:val="00216A88"/>
     <w:rsid w:val="00223888"/>
     <w:rsid w:val="00223B69"/>
     <w:rsid w:val="00226995"/>
     <w:rsid w:val="0023036E"/>
     <w:rsid w:val="00233A33"/>
     <w:rsid w:val="0024146E"/>
     <w:rsid w:val="002471F6"/>
     <w:rsid w:val="00254023"/>
     <w:rsid w:val="0025631E"/>
     <w:rsid w:val="00257BE8"/>
     <w:rsid w:val="00263A65"/>
     <w:rsid w:val="00264C5F"/>
     <w:rsid w:val="00270CDF"/>
     <w:rsid w:val="00272E07"/>
     <w:rsid w:val="00274B7B"/>
     <w:rsid w:val="00282933"/>
     <w:rsid w:val="00282973"/>
     <w:rsid w:val="00287CD1"/>
     <w:rsid w:val="002912FD"/>
     <w:rsid w:val="00295076"/>
     <w:rsid w:val="002A0094"/>
     <w:rsid w:val="002A108E"/>
     <w:rsid w:val="002A3B3E"/>
     <w:rsid w:val="002A5603"/>
+    <w:rsid w:val="002A7323"/>
     <w:rsid w:val="002B00D7"/>
     <w:rsid w:val="002B0D31"/>
     <w:rsid w:val="002B4E45"/>
     <w:rsid w:val="002B66FF"/>
     <w:rsid w:val="002B79EA"/>
     <w:rsid w:val="002C27BF"/>
     <w:rsid w:val="002C2E5B"/>
     <w:rsid w:val="002D357C"/>
     <w:rsid w:val="002D4921"/>
     <w:rsid w:val="002D4D22"/>
     <w:rsid w:val="002D7E0F"/>
     <w:rsid w:val="002E1AD6"/>
     <w:rsid w:val="002E6F6F"/>
     <w:rsid w:val="002F011D"/>
     <w:rsid w:val="002F16E4"/>
     <w:rsid w:val="002F3236"/>
     <w:rsid w:val="002F50BC"/>
     <w:rsid w:val="002F6B8A"/>
     <w:rsid w:val="0030165B"/>
     <w:rsid w:val="0031012A"/>
     <w:rsid w:val="0031392B"/>
     <w:rsid w:val="00314A42"/>
     <w:rsid w:val="00315478"/>
     <w:rsid w:val="00317118"/>
     <w:rsid w:val="00317424"/>
     <w:rsid w:val="00317C37"/>
     <w:rsid w:val="00350999"/>
     <w:rsid w:val="00351130"/>
     <w:rsid w:val="0035307C"/>
     <w:rsid w:val="0035385A"/>
+    <w:rsid w:val="00353BC5"/>
     <w:rsid w:val="00355119"/>
     <w:rsid w:val="00356948"/>
     <w:rsid w:val="00363A27"/>
     <w:rsid w:val="003651DF"/>
     <w:rsid w:val="00366BA4"/>
     <w:rsid w:val="00367DAE"/>
     <w:rsid w:val="00367F81"/>
     <w:rsid w:val="0038103D"/>
     <w:rsid w:val="003848FC"/>
     <w:rsid w:val="00392DD9"/>
     <w:rsid w:val="0039430C"/>
     <w:rsid w:val="003950CD"/>
     <w:rsid w:val="003A3883"/>
     <w:rsid w:val="003A3CE8"/>
     <w:rsid w:val="003A460A"/>
     <w:rsid w:val="003A5032"/>
     <w:rsid w:val="003A5D45"/>
     <w:rsid w:val="003A6487"/>
     <w:rsid w:val="003A6E97"/>
     <w:rsid w:val="003B3664"/>
     <w:rsid w:val="003B3D77"/>
     <w:rsid w:val="003B45D8"/>
     <w:rsid w:val="003C2D28"/>
     <w:rsid w:val="003C2EC6"/>
     <w:rsid w:val="003C7E02"/>
@@ -7515,50 +7119,51 @@
     <w:rsid w:val="00685B86"/>
     <w:rsid w:val="00690AC5"/>
     <w:rsid w:val="00692D05"/>
     <w:rsid w:val="006950A3"/>
     <w:rsid w:val="00696AAC"/>
     <w:rsid w:val="00696F41"/>
     <w:rsid w:val="006A0018"/>
     <w:rsid w:val="006A54EF"/>
     <w:rsid w:val="006A6264"/>
     <w:rsid w:val="006A7887"/>
     <w:rsid w:val="006B3423"/>
     <w:rsid w:val="006B5096"/>
     <w:rsid w:val="006C4D5F"/>
     <w:rsid w:val="006C5AB8"/>
     <w:rsid w:val="006D2378"/>
     <w:rsid w:val="006D4DEE"/>
     <w:rsid w:val="006D7E9C"/>
     <w:rsid w:val="006E168C"/>
     <w:rsid w:val="006E218E"/>
     <w:rsid w:val="006E23B4"/>
     <w:rsid w:val="006E2879"/>
     <w:rsid w:val="006E3EF8"/>
     <w:rsid w:val="006E4385"/>
     <w:rsid w:val="006E7F9E"/>
     <w:rsid w:val="006F6B9E"/>
+    <w:rsid w:val="0070079E"/>
     <w:rsid w:val="00701F5B"/>
     <w:rsid w:val="007073FD"/>
     <w:rsid w:val="007077AC"/>
     <w:rsid w:val="00713D3B"/>
     <w:rsid w:val="007149F0"/>
     <w:rsid w:val="00717983"/>
     <w:rsid w:val="00721967"/>
     <w:rsid w:val="007225E4"/>
     <w:rsid w:val="00726544"/>
     <w:rsid w:val="00735555"/>
     <w:rsid w:val="0073574F"/>
     <w:rsid w:val="007359C2"/>
     <w:rsid w:val="00736080"/>
     <w:rsid w:val="00740EAB"/>
     <w:rsid w:val="0074257B"/>
     <w:rsid w:val="00747C57"/>
     <w:rsid w:val="00747F0E"/>
     <w:rsid w:val="00754671"/>
     <w:rsid w:val="00760DF5"/>
     <w:rsid w:val="00761822"/>
     <w:rsid w:val="00767761"/>
     <w:rsid w:val="00773BFF"/>
     <w:rsid w:val="00774224"/>
     <w:rsid w:val="00775583"/>
     <w:rsid w:val="00776B4E"/>
@@ -7637,50 +7242,52 @@
     <w:rsid w:val="0097025C"/>
     <w:rsid w:val="00971468"/>
     <w:rsid w:val="00971496"/>
     <w:rsid w:val="0097190B"/>
     <w:rsid w:val="00974B63"/>
     <w:rsid w:val="00976681"/>
     <w:rsid w:val="009814D8"/>
     <w:rsid w:val="00985A75"/>
     <w:rsid w:val="00985AD3"/>
     <w:rsid w:val="00991120"/>
     <w:rsid w:val="00993004"/>
     <w:rsid w:val="009A236A"/>
     <w:rsid w:val="009A7F04"/>
     <w:rsid w:val="009B45AA"/>
     <w:rsid w:val="009B6014"/>
     <w:rsid w:val="009B6F86"/>
     <w:rsid w:val="009C0899"/>
     <w:rsid w:val="009C159F"/>
     <w:rsid w:val="009C4C04"/>
     <w:rsid w:val="009C6DF0"/>
     <w:rsid w:val="009D39EA"/>
     <w:rsid w:val="009D451F"/>
     <w:rsid w:val="009D6BB0"/>
     <w:rsid w:val="009E13C9"/>
     <w:rsid w:val="009E23BB"/>
+    <w:rsid w:val="009E33B2"/>
+    <w:rsid w:val="009F0A61"/>
     <w:rsid w:val="009F113C"/>
     <w:rsid w:val="009F1C01"/>
     <w:rsid w:val="009F221C"/>
     <w:rsid w:val="009F4068"/>
     <w:rsid w:val="00A00481"/>
     <w:rsid w:val="00A00BE5"/>
     <w:rsid w:val="00A02C19"/>
     <w:rsid w:val="00A05397"/>
     <w:rsid w:val="00A0636A"/>
     <w:rsid w:val="00A136EE"/>
     <w:rsid w:val="00A244D2"/>
     <w:rsid w:val="00A26368"/>
     <w:rsid w:val="00A26E97"/>
     <w:rsid w:val="00A315E0"/>
     <w:rsid w:val="00A31723"/>
     <w:rsid w:val="00A33E44"/>
     <w:rsid w:val="00A5035B"/>
     <w:rsid w:val="00A51008"/>
     <w:rsid w:val="00A522A4"/>
     <w:rsid w:val="00A54BB6"/>
     <w:rsid w:val="00A567E6"/>
     <w:rsid w:val="00A603E4"/>
     <w:rsid w:val="00A65E6F"/>
     <w:rsid w:val="00A7162D"/>
     <w:rsid w:val="00A71C8A"/>
@@ -7807,95 +7414,98 @@
     <w:rsid w:val="00D421EF"/>
     <w:rsid w:val="00D53D3B"/>
     <w:rsid w:val="00D54088"/>
     <w:rsid w:val="00D56CD0"/>
     <w:rsid w:val="00D60CA4"/>
     <w:rsid w:val="00D618B5"/>
     <w:rsid w:val="00D651B7"/>
     <w:rsid w:val="00D654D3"/>
     <w:rsid w:val="00D6612C"/>
     <w:rsid w:val="00D67E7E"/>
     <w:rsid w:val="00D703FF"/>
     <w:rsid w:val="00D70897"/>
     <w:rsid w:val="00D717B2"/>
     <w:rsid w:val="00D72B95"/>
     <w:rsid w:val="00D94DF1"/>
     <w:rsid w:val="00DA694C"/>
     <w:rsid w:val="00DA7150"/>
     <w:rsid w:val="00DB4AB0"/>
     <w:rsid w:val="00DC20D0"/>
     <w:rsid w:val="00DD2A09"/>
     <w:rsid w:val="00DD2D41"/>
     <w:rsid w:val="00DD3022"/>
     <w:rsid w:val="00DD50FA"/>
     <w:rsid w:val="00DD555D"/>
     <w:rsid w:val="00DD61EE"/>
+    <w:rsid w:val="00DD68CB"/>
     <w:rsid w:val="00DE1E28"/>
     <w:rsid w:val="00DF5B64"/>
     <w:rsid w:val="00DF5B84"/>
     <w:rsid w:val="00DF5E0C"/>
     <w:rsid w:val="00DF681A"/>
     <w:rsid w:val="00DF6EED"/>
     <w:rsid w:val="00E004F3"/>
     <w:rsid w:val="00E01F4A"/>
     <w:rsid w:val="00E038F9"/>
     <w:rsid w:val="00E14152"/>
     <w:rsid w:val="00E14644"/>
     <w:rsid w:val="00E154D2"/>
     <w:rsid w:val="00E24556"/>
     <w:rsid w:val="00E261F5"/>
     <w:rsid w:val="00E26E17"/>
     <w:rsid w:val="00E31BB6"/>
     <w:rsid w:val="00E3255C"/>
     <w:rsid w:val="00E35F73"/>
     <w:rsid w:val="00E40F6C"/>
     <w:rsid w:val="00E44817"/>
     <w:rsid w:val="00E46438"/>
     <w:rsid w:val="00E4653A"/>
     <w:rsid w:val="00E5394C"/>
     <w:rsid w:val="00E57189"/>
     <w:rsid w:val="00E64265"/>
     <w:rsid w:val="00E6550A"/>
+    <w:rsid w:val="00E71462"/>
     <w:rsid w:val="00E73FB9"/>
     <w:rsid w:val="00E80FBA"/>
     <w:rsid w:val="00E84654"/>
     <w:rsid w:val="00E84B07"/>
     <w:rsid w:val="00E95199"/>
     <w:rsid w:val="00E9570E"/>
     <w:rsid w:val="00E95C93"/>
     <w:rsid w:val="00EA1924"/>
     <w:rsid w:val="00EA26B9"/>
     <w:rsid w:val="00EA3597"/>
     <w:rsid w:val="00EA45D3"/>
     <w:rsid w:val="00EA45D8"/>
     <w:rsid w:val="00EA5801"/>
     <w:rsid w:val="00EA6471"/>
     <w:rsid w:val="00EB6FE0"/>
     <w:rsid w:val="00EC55BD"/>
     <w:rsid w:val="00EC585D"/>
     <w:rsid w:val="00ED5CAE"/>
     <w:rsid w:val="00ED6254"/>
+    <w:rsid w:val="00EE35A2"/>
     <w:rsid w:val="00EE4E03"/>
     <w:rsid w:val="00EE53B2"/>
     <w:rsid w:val="00EE5A90"/>
     <w:rsid w:val="00EE7777"/>
     <w:rsid w:val="00EF0F4D"/>
     <w:rsid w:val="00EF0FAB"/>
     <w:rsid w:val="00EF416F"/>
     <w:rsid w:val="00EF421A"/>
     <w:rsid w:val="00EF4766"/>
     <w:rsid w:val="00EF492F"/>
     <w:rsid w:val="00EF7299"/>
     <w:rsid w:val="00F0274E"/>
     <w:rsid w:val="00F0559E"/>
     <w:rsid w:val="00F0625F"/>
     <w:rsid w:val="00F11946"/>
     <w:rsid w:val="00F303FD"/>
     <w:rsid w:val="00F32F18"/>
     <w:rsid w:val="00F33B63"/>
     <w:rsid w:val="00F34E46"/>
     <w:rsid w:val="00F35441"/>
     <w:rsid w:val="00F370EF"/>
     <w:rsid w:val="00F44171"/>
     <w:rsid w:val="00F47D78"/>
     <w:rsid w:val="00F52F47"/>
     <w:rsid w:val="00F5526A"/>
@@ -8349,50 +7959,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Carlito"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00E80FBA"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
@@ -8585,51 +8196,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
     <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F9099A"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/en/web/patentscope" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpi.gov.br" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipc.inpi.gov.br/classifications/ipc/ipcpub/?notion=scheme&amp;version=20240101&amp;symbol=none&amp;menulang=pt&amp;lang=pt&amp;viewmode=f&amp;fipcpc=no&amp;showdeleted=yes&amp;indexes=no&amp;headings=yes&amp;notes=yes&amp;direction=o2n&amp;initial=A&amp;cwid=none&amp;tree=no&amp;searchmode=smart" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agitte.se/avalmais" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wipo.int/en/web/patentscope" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inpi.gov.br" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipc.inpi.gov.br/classifications/ipc/ipcpub/?notion=scheme&amp;version=20240101&amp;symbol=none&amp;menulang=pt&amp;lang=pt&amp;viewmode=f&amp;fipcpc=no&amp;showdeleted=yes&amp;indexes=no&amp;headings=yes&amp;notes=yes&amp;direction=o2n&amp;initial=A&amp;cwid=none&amp;tree=no&amp;searchmode=smart" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8892,66 +8503,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DB78F83-7233-4E4F-979B-8C839BDC4B5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>730</Words>
-  <Characters>3948</Characters>
+  <Words>743</Words>
+  <Characters>4013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FORMULÁRIO PARA PEDIDO DE REGISTRO DE MARCAS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4669</CharactersWithSpaces>
+  <CharactersWithSpaces>4747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FORMULÁRIO PARA PEDIDO DE REGISTRO DE MARCAS</dc:title>
   <dc:creator>.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>