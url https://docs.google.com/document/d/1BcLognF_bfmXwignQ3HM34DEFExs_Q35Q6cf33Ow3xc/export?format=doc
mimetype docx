--- v1 (2026-07-16)
+++ v2 (2026-09-17)
@@ -54,56 +54,56 @@
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_h7a59n87m0bd" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">BACKGROUND</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3351938</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>142875</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2696437" cy="2738438"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="4" name="image3.png"/>
+            <wp:docPr id="4" name="image6.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image6.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2696437" cy="2738438"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
@@ -497,56 +497,56 @@
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:color w:val="4d4d4d"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3795713" cy="5171658"/>
                   <wp:effectExtent b="50800" l="50800" r="50800" t="50800"/>
-                  <wp:docPr id="6" name="image6.png"/>
+                  <wp:docPr id="6" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image6.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3795713" cy="5171658"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln w="50800">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
@@ -976,56 +976,56 @@
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:color w:val="4d4d4d"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3470529" cy="4014788"/>
                   <wp:effectExtent b="50800" l="50800" r="50800" t="50800"/>
-                  <wp:docPr id="5" name="image2.png"/>
+                  <wp:docPr id="5" name="image7.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image7.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3470529" cy="4014788"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln w="50800">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
@@ -1272,56 +1272,56 @@
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:color w:val="4d4d4d"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3943350" cy="2790825"/>
                   <wp:effectExtent b="50800" l="50800" r="50800" t="50800"/>
-                  <wp:docPr id="2" name="image4.png"/>
+                  <wp:docPr id="2" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3943350" cy="2790825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln w="50800">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
@@ -1505,56 +1505,56 @@
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">From the Security Checkup main screen, click on the “Password Checkup” link:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3395663" cy="3507702"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image7.png"/>
+            <wp:docPr id="3" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image7.png"/>
+                    <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3395663" cy="3507702"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1574,56 +1574,56 @@
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Note that this portion of the lab is not assessed, but you should spend some time understanding this tool and also ensuring that your passwords are safe. It would be a good idea to fix any issues (compromised passwords, duplicate passwords, and weak passwords).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="4186238" cy="3583419"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image5.png"/>
+            <wp:docPr id="1" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image5.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4186238" cy="3583419"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2815,51 +2815,51 @@
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Twe0qlqyTfo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myaccount.google.com/intro/security-checkup?hl=en-US" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Twe0qlqyTfo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myaccount.google.com/intro/security-checkup?hl=en-US" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LexendDeca-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LexendDeca-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daveghidiu.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>