--- v0 (2025-11-07)
+++ v1 (2026-07-16)
@@ -54,56 +54,56 @@
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_h7a59n87m0bd" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">BACKGROUND</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3351938</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>142875</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2696437" cy="2738438"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="4" name="image7.png"/>
+            <wp:docPr id="4" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image7.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2696437" cy="2738438"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
@@ -491,50 +491,51 @@
             <w:shd w:fill="434343" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="14.399999999999999" w:type="dxa"/>
               <w:left w:w="14.399999999999999" w:type="dxa"/>
               <w:bottom w:w="14.399999999999999" w:type="dxa"/>
               <w:right w:w="14.399999999999999" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:color w:val="4d4d4d"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3795713" cy="5171658"/>
                   <wp:effectExtent b="50800" l="50800" r="50800" t="50800"/>
                   <wp:docPr id="6" name="image6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="image6.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3795713" cy="5171658"/>
                           </a:xfrm>
@@ -550,59 +551,61 @@
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
                 <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
                 <w:bottom w:color="auto" w:space="7" w:sz="0" w:val="none"/>
                 <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="1c1c1c"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PASTE THE IMAGE OF THE RESULTS OF “Your Devices”</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
           <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="auto" w:space="7" w:sz="0" w:val="none"/>
           <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
@@ -641,121 +644,129 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">You may be offered the “Advanced Protection” option. If you use Google a lot and have a big threat surface, Google may offer you this service:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="720" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The Advanced Protection Program is designed to safeguard the accounts of anyone at risk of targeted online attacks. It provides industry-leading protection against ever-changing threats like phishing and malware.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="2880" w:right="720" w:hanging="360"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Google’s strongest defense against phishing</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="2880" w:right="720" w:hanging="360"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguard your data by limiting access to it</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
         <w:ind w:left="2880" w:right="720" w:hanging="360"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Block fraudulent account access with extra verification</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -959,118 +970,121 @@
             <w:shd w:fill="434343" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="14.399999999999999" w:type="dxa"/>
               <w:left w:w="14.399999999999999" w:type="dxa"/>
               <w:bottom w:w="14.399999999999999" w:type="dxa"/>
               <w:right w:w="14.399999999999999" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:color w:val="4d4d4d"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3470529" cy="4014788"/>
                   <wp:effectExtent b="50800" l="50800" r="50800" t="50800"/>
-                  <wp:docPr id="5" name="image5.png"/>
+                  <wp:docPr id="5" name="image2.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image5.png"/>
+                          <pic:cNvPr id="0" name="image2.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3470529" cy="4014788"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln w="50800">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
                 <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
                 <w:bottom w:color="auto" w:space="7" w:sz="0" w:val="none"/>
                 <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="1c1c1c"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PASTE THE IMAGE OF THE RESULTS OF “Third-party access”</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
           <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="auto" w:space="7" w:sz="0" w:val="none"/>
           <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
@@ -1252,118 +1266,121 @@
             <w:shd w:fill="434343" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="14.399999999999999" w:type="dxa"/>
               <w:left w:w="14.399999999999999" w:type="dxa"/>
               <w:bottom w:w="14.399999999999999" w:type="dxa"/>
               <w:right w:w="14.399999999999999" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:after="200" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:color w:val="4d4d4d"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                   <wp:extent cx="3943350" cy="2790825"/>
                   <wp:effectExtent b="50800" l="50800" r="50800" t="50800"/>
-                  <wp:docPr id="2" name="image2.png"/>
+                  <wp:docPr id="2" name="image4.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image4.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3943350" cy="2790825"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln w="50800">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
                 <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
                 <w:bottom w:color="auto" w:space="7" w:sz="0" w:val="none"/>
                 <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
               </w:pBdr>
               <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="1c1c1c"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Droid Sans" w:cs="Droid Sans" w:eastAsia="Droid Sans" w:hAnsi="Droid Sans"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PASTE THE IMAGE OF THE RESULTS OF “Recent Security Events”</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
           <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="auto" w:space="7" w:sz="0" w:val="none"/>
           <w:right w:color="auto" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
@@ -1488,56 +1505,56 @@
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">From the Security Checkup main screen, click on the “Password Checkup” link:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3395663" cy="3507702"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image3.png"/>
+            <wp:docPr id="3" name="image7.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image7.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3395663" cy="3507702"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1557,56 +1574,56 @@
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Note that this portion of the lab is not assessed, but you should spend some time understanding this tool and also ensuring that your passwords are safe. It would be a good idea to fix any issues (compromised passwords, duplicate passwords, and weak passwords).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="200" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="4186238" cy="3583419"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image5.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image5.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4186238" cy="3583419"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1690,72 +1707,75 @@
   <w:font w:name="Courier New"/>
   <w:font w:name="Trebuchet MS"/>
   <w:font w:name="Lexend Deca">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Droid Sans"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="none" w:pos="10080"/>
       </w:tabs>
       <w:spacing w:after="200" w:lineRule="auto"/>
       <w:ind w:left="-720" w:right="-720" w:firstLine="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">CC-BY-SA-NC </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="1155cc"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dave Ghidiu</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Finger Lakes Community College</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
@@ -1765,56 +1785,56 @@
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7850909" cy="914400"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapTopAndBottom distB="114300" distT="114300"/>
-          <wp:docPr id="7" name="image4.png"/>
+          <wp:docPr id="7" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image4.png"/>
+                  <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7850909" cy="914400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
@@ -2653,76 +2673,78 @@
   </w:docDefaults>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="100" w:before="100" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="720" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="100" w:before="100" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
@@ -2730,123 +2752,126 @@
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Twe0qlqyTfo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myaccount.google.com/intro/security-checkup?hl=en-US" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Twe0qlqyTfo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://myaccount.google.com/intro/security-checkup?hl=en-US" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LexendDeca-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LexendDeca-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.daveghidiu.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>