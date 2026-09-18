--- v0 (2026-07-22)
+++ v1 (2026-09-18)
@@ -1428,51 +1428,51 @@
       <w:pPr>
         <w:spacing w:after="320" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="0b2545"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SUMÁRIO</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1558404877"/>
+        <w:id w:val="239415903"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>