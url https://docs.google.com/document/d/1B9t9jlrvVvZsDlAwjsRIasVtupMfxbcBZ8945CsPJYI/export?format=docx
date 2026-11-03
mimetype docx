--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -1428,51 +1428,51 @@
       <w:pPr>
         <w:spacing w:after="320" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="0b2545"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SUMÁRIO</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="239415903"/>
+        <w:id w:val="1134997498"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
           <w:pPr>
             <w:keepNext w:val="0"/>
             <w:keepLines w:val="0"/>
             <w:pageBreakBefore w:val="0"/>
             <w:widowControl w:val="0"/>
             <w:pBdr>
               <w:top w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:space="0" w:sz="0" w:val="nil"/>
               <w:between w:space="0" w:sz="0" w:val="nil"/>
             </w:pBdr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="0" w:right="0" w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -10199,56 +10199,56 @@
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¹</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="5577840" cy="7887634"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image2.png"/>
+            <wp:docPr id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5577840" cy="7887634"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19876,56 +19876,56 @@
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">³⁴</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="5943600" cy="4457700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image1.png"/>
+            <wp:docPr id="2" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4457700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -22005,50 +22005,55 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:color w:val="0b2545"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="4f81bd"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+  </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="140.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="140.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="80.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="80.0" w:type="dxa"/>
@@ -22435,51 +22440,51 @@
       <w:tblCellMar>
         <w:top w:w="80.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="80.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table27">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="20.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="20.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>