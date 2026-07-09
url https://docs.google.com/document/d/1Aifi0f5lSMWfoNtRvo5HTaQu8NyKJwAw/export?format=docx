--- v0 (2026-02-16)
+++ v1 (2026-07-09)
@@ -1,5176 +1,4800 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-[...23 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="049880DD" w14:textId="21F0E991" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1" w:hanging="3"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Title of the Manuscript Submitted to Junggea </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Serif   14pt, Bold, CAPITAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7B4509AC" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8647"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
-        <w:outlineLvl w:val="9"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Author’s name</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Author’s name</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Author’s name</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...6 lines deleted...]
-    <w:p w14:paraId="2290F848" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(11pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8647"/>
+          <w:tab w:val="left" w:leader="none" w:pos="8647"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2E91B21B" w14:textId="2E9E7398" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Geography Education (Department),, Universitas Negeri Gorontalo (University), Gorontalo (City), Indonesia (Country) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(9pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Department),</w:t>
-[...51 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="5FFED185" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Geography Education, Universitas Negeri Makassar, Makassar, Indonesia </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a1"/>
-        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="9639.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2943"/>
         <w:gridCol w:w="6456"/>
         <w:gridCol w:w="240"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2943"/>
+            <w:gridCol w:w="6456"/>
+            <w:gridCol w:w="240"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00017D13" w:rsidRPr="00862FE6" w14:paraId="09957FC3" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="286"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="286" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB8C4D1" w14:textId="77777777" w:rsidR="00017D13" w:rsidRPr="00862FE6" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
-              <w:keepNext/>
+              <w:keepNext w:val="1"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>ARTICLE INFO</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARTICLE INFO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6456" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31EDC46E" w14:textId="77777777" w:rsidR="00017D13" w:rsidRPr="00862FE6" w:rsidRDefault="00017D13" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
-              <w:keepNext/>
+              <w:keepNext w:val="1"/>
               <w:pBdr>
-                <w:top w:val="nil"/>
-[...3 lines deleted...]
-                <w:between w:val="nil"/>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...3 lines deleted...]
-                <w:smallCaps/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:smallCaps w:val="1"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>ABSTRACT (9 PT)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABSTRACT (9 PT)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FE6" w:rsidRPr="00862FE6" w14:paraId="4C7D96FF" w14:textId="77777777" w:rsidTr="00017D13">
+      <w:tr>
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...2 lines deleted...]
-          <w:trHeight w:val="3859"/>
+          <w:cantSplit w:val="1"/>
+          <w:trHeight w:val="3859" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2943" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:shd w:fill="f2f2f2" w:val="clear"/>
           </w:tcPr>
-          <w:p w14:paraId="16EB3764" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="58B8AA6E" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Article H</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Article History: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00862FE6">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">story: </w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F6F1328" w14:textId="18C6809E" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Received:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="233EAD2A" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Revised: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3685F09C" w14:textId="61191F5A" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Accepted:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B6C6E08" w14:textId="480717F0" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-187" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Published:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19C60F30" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5E415597" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>Keywords:</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keywords:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72D2264C" w14:textId="051AB50E" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>agriculture; competence; extension workers; farmers; rice</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">agriculture; competence; extension workers; farmers; rice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0314168B" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="34B17963" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Corresponding author: </w:t>
             </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="178A88DC" w14:textId="389CF180" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>*</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*</w:t>
             </w:r>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38B12BC0" w14:textId="5D05DC86" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:hAnsi="Serif"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FE837B1" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6D216C5A" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-113"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DBE1EA4" wp14:editId="41AA59A3">
-[...6 lines deleted...]
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:inline distB="0" distT="0" distL="0" distR="0">
+                  <wp:extent cx="709643" cy="246010"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                  <wp:docPr id="886032125" name="image1.png"/>
+                  <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="image1.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId7"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="709643" cy="246010"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-                          <a:noFill/>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="36469D1A" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-114"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">This open access article is distributed under a </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E05B135" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative Commons Attribution-ShareAlike </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B6C1206" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-113"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-              <w:t>(CC-BY-SA) 4.0  International License</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(CC-BY-SA) 4.0  International License</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BFC4CDF" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-113" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2214B7CE" wp14:editId="0FDC1615">
+                <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-608</wp:posOffset>
+                    <wp:posOffset>-606</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>82900</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="505327" cy="112018"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="49633337" name="Picture 3"/>
-[...3 lines deleted...]
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <wp:docPr id="886032124" name="image5.png"/>
+                  <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="0" name="image5.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="505327" cy="112018"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                          </a:ln>
+                          <a:prstGeom prst="rect"/>
+                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="691DAE92" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-113" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="32BF13A5" w14:textId="5A9B4279" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...3 lines deleted...]
-                <w:color w:val="0000FF"/>
+              <w:spacing w:after="0" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:color w:val="0000ff"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSN </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="006C37AA" w:rsidRPr="006C37AA">
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                  <w:color w:val="0563c1"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="none"/>
+                  <w:vertAlign w:val="baseline"/>
+                  <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t>3123-7304</w:t>
+                <w:t xml:space="preserve">3123-7304</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="67617D67" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-45"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Arial"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-              <w:t>Copyright © 2025 The Authors</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copyright © 2025 The Authors</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FCACE09" w14:textId="0AAD846E" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-113"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6456" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:left w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5685F4C2" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-114" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstract contains information about research that is done and must stand alone, meaning that there are no citations of findings from other people in the abstract. Abstract must be concise, clear, and specific which contains a review of the reasons for the research, the purpose of the research, the approach or method used, the results, and the final conclusion. Abstracts are written in one paragraph, consisting of 200 to 250 words. Include keywords no more than 5 words and written in alphabetical order, keywords represent the content of the script to facilitate the process of searching the script. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C0B921D" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-114" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="12F141FF" w14:textId="77777777" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="both"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FE6" w:rsidRPr="00862FE6" w14:paraId="4E1DF208" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="84"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="84" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AA6DA9F" w14:textId="05BBFBF2" w:rsidR="00862FE6" w:rsidRPr="00862FE6" w:rsidRDefault="00862FE6" w:rsidP="00862FE6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-45" w:hanging="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>How to cite:</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How to cite:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DDB08CD" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
+        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="06ED8FE5" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction (Times New Roman, 11pt)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0D81EAC4" w14:textId="77777777" w:rsidR="004F7E0A" w:rsidRPr="00862FE6" w:rsidRDefault="004F7E0A" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...8 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A Full-Length Research Article is around 4,000 - 8,000 words (i.e., Introduction-Conclusion) but excludes bibliography. The manuscript's contents, including the Introduction, Methods, Research Results, Discussion, and Conclusions, should be written using Times New Roman font, size 11, with 1pt spacing and left-right alignment (justified). Each sentence should begin with a capital letter, and the first line of each paragraph should be indented by 0.5 cm. The manuscript's margins should follow this template, with a 2 cm margin on the top, bottom, and right, and 2 cm on the left.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516B93DE" w14:textId="4C182889" w:rsidR="004F7E0A" w:rsidRPr="00862FE6" w:rsidRDefault="004F7E0A" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3EA9F48F" w14:textId="5ADEA33D" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="004F7E0A" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In preparing the Introduction, the authors are required to address the following points: (1) A general problem statement or a brief background related to the conducted research, presented in no more than one paragraph and supported by relevant references. (2) The core problem(s) to be addressed, formulated based on facts and/or hypotheses (if applicable). The problem must be objective, meaning that it has been identified and discussed in reputable journals or by well-established research institutions, rather than being based solely on the authors’ personal opinions. (3) An overview of the proposed solution to address the identified problem, including an explanation of how the problem will be resolved and supported by appropriate references. (4) A description of the theoretical framework applied in the study. (5) A state-of-the-art review, consisting of relevant previous studies with similar themes, to justify the novelty of the present article. This section must include references from the last five years, with international journals being strongly recommended. (6) The research objective(s). The Introduction should be concluded with a clear statement of the research objectives, which will subsequently be addressed in the Conclusion section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="2E69CC19" w14:textId="77777777" w:rsidR="00252BF4" w:rsidRPr="00862FE6" w:rsidRDefault="00252BF4" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please ensure that the Introduction section of your manuscript comprehensively incorporates all the points outlined above. Furthermore, authors are required to carefully adhere to the prescribed writing style in accordance with the journal template, including paragraph formatting, spacing, font type and size, as well as the proper use of headings, subheadings, figures, and tables. Authors must strictly follow the writing guidelines and examples provided in the template</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="285"/>
+        <w:ind w:left="-2" w:firstLine="285"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1917ED5D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="45F9D357" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="9"/>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="188F8CFA" w14:textId="1786A093" w:rsidR="00790C13" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00862FE6">
-[...16 lines deleted...]
-    <w:p w14:paraId="44BAFD0A" w14:textId="318B233E" w:rsidR="00790C13" w:rsidRPr="00862FE6" w:rsidRDefault="00790C13" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subtitles 1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="189B3ACE" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1.1 Sub Subtitiles 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="7D3B2143" w14:textId="77777777" w:rsidR="00502F7B" w:rsidRPr="00862FE6" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The methodology describes the stages of research carried out in a structured manner to achieve the research objectives. Research methods must provide complete information about various matters relating to the research process. The research method explains briefly and densely about the research methods used including the specifications of materials and tools, sampling techniques, measurement procedures, research designs, stages of work methods, parameters, and data analysis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="31F30A5D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="424" w:hangingChars="192" w:hanging="424"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="53E15838" w14:textId="5D29941F" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:ind w:left="424" w:hanging="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table and figure layout</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="424"/>
+        <w:ind w:left="0" w:firstLine="424"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Illustration of research data in the form of pictures can be in the form of photos, flowcharts, graphs, charts, or maps, for maps, such as sample maps, only display legends, scales, insets if needed. Images or tables can be placed in a text box placed at the top or bottom of the page. The data in the table is arranged logically so that the information conveyed can be understood correctly. Tables are numbered sequentially (1, 2, 3 in sequence) with the title and table number above the table, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">included in the body text.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you have many concise subchapters, make them in paragraph form with numbering that does not use a new line.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC2A5F2" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRPr="00862FE6" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="73F56078" w14:textId="0CE3EFAD" w:rsidR="00D5713E" w:rsidRPr="00862FE6" w:rsidRDefault="006E73F3" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F6E8AC7" wp14:editId="6511721F">
-[...6 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
+            <wp:extent cx="6152860" cy="4353377"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg" id="886032126" name="image2.jpg"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr descr="E:\CHIVAS FOLDER\KARYA PUBLIKASI\Peta NDVI Jambu Baru (Bahasa Inggris) (1).jpg" id="0" name="image2.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6152860" cy="4353377"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...5 lines deleted...]
-                    </a:ln>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="45664BC1" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRPr="00862FE6" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...7 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research location map</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="21F5F137" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRPr="00862FE6" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B15A4C3" w14:textId="77777777" w:rsidR="00D5713E" w:rsidRPr="00862FE6" w:rsidRDefault="00D5713E" w:rsidP="00662D8B">
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Caption should be written in Regular font, centered, size 10pt, resolution 300 dpi) Created in TeksBox)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="07022C4C" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="796A0BD0" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="424" w:hanging="424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equation</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="284"/>
+        <w:ind w:left="0" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="74543135" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Illustration of research data in the form of figure can be maps, photos, flow charts, garafik, or charts. Figure or tables can be placed in a text box placed at the top or bottom of the page. Data in tables are arranged logically so that the information delivered can be understood correctly. Tables are numbered sequentially with the title and number table above the table.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5CF0A7D4" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equations must be numbered in parentheses as shown in Equation (1). Equations must be prepared using Equation (not in the image format). Equation numbers must be placed on the right side.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3653F813" w14:textId="77777777" w:rsidR="005D18D1" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...7 lines deleted...]
-          <w:noProof/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CD0363E" wp14:editId="2ABD8D8A">
+          <wp:inline distB="0" distT="0" distL="0" distR="0">
             <wp:extent cx="6146800" cy="692150"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="886032128" name="image4.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6146800" cy="692150"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="44EBB6A2" wp14:editId="21CA33FA">
+          <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="5400040" cy="542925"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...2 lines deleted...]
-            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="886032127" name="image3.png"/>
+            <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId12"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400040" cy="542925"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect">
-[...1 lines deleted...]
-                    </a:prstGeom>
+                    <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="26D58387" w14:textId="77777777" w:rsidR="005D18D1" w:rsidRPr="00862FE6" w:rsidRDefault="005D18D1" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1763474F" w14:textId="0280EB74" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where: T</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> is brightness temperature (K); B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) is radiasi balckbody (Wm</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> sr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> µm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); K</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and K</w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="subscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  is  konstanta radiasi first and second (Wm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> sr</w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> µm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:vertAlign w:val="superscript"/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="3E3E3CCD" w14:textId="77777777" w:rsidR="00FD2215" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-1</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714AD9FC" w14:textId="330E14BC" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5F997A07" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Class slope</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:b/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information and Table in Regular, Center, Font 10pt</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> )</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a2"/>
-        <w:tblW w:w="6055" w:type="dxa"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="6055.0" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2634"/>
         <w:gridCol w:w="2451"/>
         <w:gridCol w:w="970"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="2634"/>
+            <w:gridCol w:w="2451"/>
+            <w:gridCol w:w="970"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="002B0A79" w:rsidRPr="00862FE6" w14:paraId="56E2A65C" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="217"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="217" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DEB4486" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Slope</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slope</w:t>
             </w:r>
-            <w:r w:rsidRPr="00862FE6">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
-              </w:rPr>
-              <w:t>a</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B08452" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Information</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD12E1B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Class</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Class</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w:rsidRPr="00862FE6" w14:paraId="478D78FD" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="232"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50150E7B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Flat</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D97693" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="615"/>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="615"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>0% - 8%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0% - 8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA6C2D6" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>1</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w:rsidRPr="00862FE6" w14:paraId="1F15B552" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="232"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19675575" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Sloping</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sloping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C463149" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="405"/>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="405"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>8% - 15%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8% - 15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDD97D0" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>2</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w:rsidRPr="00862FE6" w14:paraId="5396369D" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="232"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED9CB74" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Rather Steep</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rather Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="245EF19E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>15% - 25%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15% - 25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6967F105" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>3</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w:rsidRPr="00862FE6" w14:paraId="344AA774" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="232"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="232" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44BA1128" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Steep</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3131097E" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>25% - 45%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25% - 45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4145F812" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>4</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0A79" w:rsidRPr="00862FE6" w14:paraId="3DCA0705" w14:textId="77777777">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="243"/>
-          <w:jc w:val="center"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="243" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2634" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F06C99C" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Very Steep</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Very Steep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2451" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32712F8D" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>&gt; 45%</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&gt; 45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="970" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3A11CF" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="2280"/>
+                <w:tab w:val="left" w:leader="none" w:pos="2280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
-              <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A7C15F9" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00862FE6">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  Source: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="64C0DDD9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analysis Results/Journals/Books/etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6BCC4A35" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="283" w:hangingChars="128" w:hanging="283"/>
+        <w:ind w:left="283" w:hanging="283"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="1747CB24" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results and Discussion</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7A67652E" w14:textId="77777777" w:rsidR="003A0692" w:rsidRPr="00862FE6" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6BA18D4B" w14:textId="77777777" w:rsidR="003A0692" w:rsidRPr="00862FE6" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section is the most critical part of your article. The following points should be carefully considered when writing the Results and Discussion section:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The analysis or research findings must be presented clearly and concisely.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The data presented should be processed data (not raw data) and reported in the form of narrative text, tables, or figures, accompanied by clear and easily understandable captions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is essential to highlight the differences between your results or findings and those reported in previous publications by other researchers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The findings should be critically compared with relevant references to determine whether they are consistent with or contradictory to the results of previous studies, and whether they represent improvements or otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Discussion should clearly demonstrate the relationship between the obtained results and the underlying theoretical concepts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="426" w:firstLineChars="0"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6FEB0CEB" w14:textId="77777777" w:rsidR="003A0692" w:rsidRPr="00862FE6" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0F4951B5" w14:textId="02D2E6C0" w:rsidR="003A0692" w:rsidRPr="00862FE6" w:rsidRDefault="003A0692" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The use of subheadings in the manuscript must conform to the style exemplified in the journal template.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="129" w:firstLine="284"/>
+        <w:ind w:left="-2" w:firstLine="284"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="611A0ADF" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The impact of the research conducted should also be described at the end of the discussion..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
+        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3znysh7" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-    <w:p w14:paraId="3F1FFE61" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-2" w:right="0" w:firstLine="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conclusion statements must be carried out carefully and carefully. In conclusion, the author must and only answer the problem and research objectives that have been formulated in the Introduction, and not as a summary of the results of the study. The Conclusion section should provide a description that directly addresses the research objectives stated at the end of the Introduction. The following points must be considered when writing the Conclusion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:hanging="2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The conclusion should be clear and concise, written in a single paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It must be supported by the research findings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It should not contain any discussion elements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It may include research implications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
-[...7 lines deleted...]
-          <w:position w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...5 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...15 lines deleted...]
-          <w:position w:val="0"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The focus should be on the new findings, presented accurately and in sufficient depth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="id-ID"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3453A1B5" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:val="nil"/>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_heading=h.t39h85iymcl3" w:colFirst="0" w:colLast="0"/>
+        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.t39h85iymcl3" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00862FE6">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Acknowledgments  </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="283"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="283"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Include names or agencies that are instrumental in assisting the conduct of research. Also include the name of the research funding institution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043784F2" w14:textId="77777777" w:rsidR="00502F7B" w:rsidRPr="00862FE6" w:rsidRDefault="00502F7B" w:rsidP="00662D8B">
-[...2 lines deleted...]
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...8 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...8 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...10 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statement if this publication received financial assistance (e.g This research received no external funding.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...9 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...8 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Conflict of interest. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statement that there is no conflict of interest between actors and others regarding this publication</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...10 lines deleted...]
-        <w:ind w:leftChars="0" w:firstLineChars="0" w:firstLine="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors declare no conflict of interest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...9 lines deleted...]
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...8 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Data availability. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statement of whether the data used in the published manuscript is accessible or not</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...10 lines deleted...]
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not applicable.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...9 lines deleted...]
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...22 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI Use Declaration</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. e.g The authors used [Tool name, version] for [specific purpose: e.g., language editing / outlining / code assistance]. The authors reviewed and edited all AI-assisted output and are fully responsible for its content and any errors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="60376408" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...18 lines deleted...]
-        <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:spacing w:after="0" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="063A4A67" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="00000000" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References section contains the bibliographic information of the sources used in the manuscript and is written in the format of the author's last name and the year of publication, arranged alphabetically based on the first letter of the first author's name. Primary sources (journals and patents) relevant to the research topic are preferred, with a maximum of sources published within the last 10 years, a minimum of 30 references, and 70% of journal article sources. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not using web sources and Indonesian language article sources</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Excessive self-citations should be avoided. It is recommended to use a reference manager application such as Mendeley. All citations in the manuscript must be included in the references section. The APA 7th edition citation style is used for all references, and each journal article reference must include a DOI/Article link</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-2" w:firstLineChars="128" w:firstLine="283"/>
+        <w:ind w:left="-2" w:firstLine="283"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0545142F" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal: Author's name first followed by a period (.), Followed by years and given parentheses () and periods (.) The article title is written in normal print with capital letters at the beginning of each word unless the hyphen ends with a period (.), The name of the printed journal italicized and written in capital letters at the beginning of each word followed by a comma (,) italicized volume followed by a journal number with a closing bracket () sign (,) then the page number at the end of a period (.) followed by the address of the journal or doi site.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:leader="none" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-114" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_heading=h.2et92p0" w:colFirst="0" w:colLast="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2et92p0" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
-    </w:p>
-    <w:p w14:paraId="167A835D" w14:textId="5EFC65DB" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="707" w:hangingChars="320" w:hanging="707"/>
+        <w:ind w:left="707" w:hanging="707"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7FB75955" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="00b0f0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="00b0f0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arranged alphabetically</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="707" w:hangingChars="320" w:hanging="707"/>
+        <w:ind w:left="707" w:hanging="707"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="498F8D89" w14:textId="13214DEE" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:ind w:left="704" w:hanging="704"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Abbe, A., &amp; Brandon, S. E. (2014). Building and maintaining rapport in investigative interviews. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Police Practice and Research</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 207–220. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00862FE6">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+            <w:color w:val="0563c1"/>
             <w:u w:val="none"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1080/15614263.2013.827835</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1080/15614263.2013.827835</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2335A447" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:ind w:left="704" w:hanging="704"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Afriansyah, A., Darmawan, A. R., &amp; Pramudianto, A. (2022). Enforcing Law in Undelimited Maritime Areas: Indonesian Border Experience. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The International Journal of Marine and Coastal Law</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282–299. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00862FE6">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+            <w:color w:val="0563c1"/>
             <w:u w:val="none"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1163/15718085-bja10092</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1163/15718085-bja10092</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEBF3A9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:ind w:left="704" w:hanging="704"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Angne Alfaro, S., &amp; Patel, T. (2021). Turning Space into a Sacred Place: A Study of a Cathedral in Motion. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The International Journal of Religion and Spirituality in Society</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 151–168. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00862FE6">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+            <w:color w:val="0563c1"/>
             <w:u w:val="none"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00862FE6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EF7942" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:ind w:left="704" w:hanging="704"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Das, D.M., Singh, R., Kumar, A., Mailapalli, D.R., Mishra, A., &amp; Chatterjee, C. (2016). A multi-model ensemble approach for stream flow simulation. In Panigrahi, B. &amp; Goyal, M.R. (Ed.), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modeling Methods and Practices in Soil and Water Engineering</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, 72-102. CRC Press. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0B8ACE" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
+        <w:shd w:fill="ffffff" w:val="clear"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:ind w:left="704" w:hanging="704"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DeVries, B. (2015). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring Tropical Forest Dynamics Using Landsat Time Series And Community-Based Data</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. PhD Thesis, Laboratory of Geoinformation Science and Remote Sensing, Wageningen University. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D8D2A9" w14:textId="77777777" w:rsidR="00E17B4C" w:rsidRPr="00862FE6" w:rsidRDefault="00E17B4C" w:rsidP="00662D8B">
+    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.g1g7y4d92ycr" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:ind w:left="704" w:hanging="704"/>
         <w:jc w:val="both"/>
-        <w:textDirection w:val="lrTb"/>
-[...41 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pratama, I., Purnomo, E. P., Mutiaran, D., Adrian, M. M., &amp; Sundari, C. (2022). Creating Peatland Restoration Policy for Supporting in Indonesian Economic in a Sustainable Way. </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1111</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 012004. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00862FE6">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rFonts w:ascii="Serif" w:hAnsi="Serif" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+            <w:color w:val="0563c1"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1088/1755-1315/1111/1/012004</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.1088/1755-1315/1111/1/012004</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00862FE6">
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7340F186" w14:textId="702AB3CB" w:rsidR="00C946CB" w:rsidRPr="00862FE6" w:rsidRDefault="001F547A" w:rsidP="00662D8B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:ind w:left="704" w:hanging="704"/>
         <w:jc w:val="both"/>
-        <w:textDirection w:val="lrTb"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Geological Survey (15 October 2018). Science Application for Risk Reduction. Citing Internet sources URL </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00C946CB" w:rsidRPr="00862FE6">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+            <w:color w:val="0563c1"/>
+            <w:u w:val="single"/>
+            <w:vertAlign w:val="baseline"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>https://www.usgs.gov/natural-hazards/science-application-risk-reduction</w:t>
+          <w:t xml:space="preserve">https://www.usgs.gov/natural-hazards/science-application-risk-reduction</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00862FE6">
-[...6 lines deleted...]
-    <w:p w14:paraId="261BE9B5" w14:textId="4C7D054B" w:rsidR="001F547A" w:rsidRPr="00862FE6" w:rsidRDefault="001F547A" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:suppressAutoHyphens w:val="0"/>
-[...2 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="704" w:hangingChars="320" w:hanging="704"/>
+        <w:ind w:left="704" w:hanging="704"/>
         <w:jc w:val="both"/>
-        <w:textDirection w:val="lrTb"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Serif" w:eastAsia="Times New Roman" w:hAnsi="Serif" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kerlinger, F. N. (1986). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00862FE6">
-[...13 lines deleted...]
-    <w:p w14:paraId="4904B4AB" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRPr="00862FE6" w:rsidRDefault="002B0A79" w:rsidP="00662D8B">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Foundations of behavioral research</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. New York: University Holt, Rinehart, and Winston Inc.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="9"/>
-[...14 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="284" w:gutter="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Serif" w:cs="Serif" w:eastAsia="Serif" w:hAnsi="Serif"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId18" w:type="default"/>
+      <w:headerReference r:id="rId19" w:type="first"/>
+      <w:headerReference r:id="rId20" w:type="even"/>
+      <w:footerReference r:id="rId21" w:type="default"/>
+      <w:footerReference r:id="rId22" w:type="first"/>
+      <w:footerReference r:id="rId23" w:type="even"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="567" w:footer="284"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="299"/>
+      <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Cambria"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Times New Roman"/>
+  <w:font w:name="Libre Franklin Medium">
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...88 lines deleted...]
-  </w:font>
+  <w:font w:name="Serif"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73A9C642" w14:textId="43EBC514" w:rsidR="002B0A79" w:rsidRDefault="00000000">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">Publisher: </w:t>
-[...160 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50973A5B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="000000"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AD018EE" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="right" w:pos="9638"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C824CA2" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61681305" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="00000000">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
-        <w:color w:val="FF0000"/>
+        <w:color w:val="ff0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
+        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                            </w:t>
+    </w:r>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14ED1D6B" w14:textId="77777777" w:rsidR="002B0A79" w:rsidRDefault="002B0A79">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:val="nil"/>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4513"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...631 lines deleted...]
-    <w:tmpl w:val="B1FC806E"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:color w:val="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
@@ -5215,1408 +4839,1323 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1720126331">
-    <w:abstractNumId w:val="6"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="3.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="722" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1442" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2162" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2882" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3602" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4322" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5042" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5762" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6482" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="4.%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1907913567">
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="295181774">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="917400211">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="696927260">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1020274006">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:embedTrueTypeFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
-[...9 lines deleted...]
-  </w:endnotePr>
+  <w:evenAndOddHeaders w:val="1"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...82 lines deleted...]
-  <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{F355694F-E962-43CF-9566-9F6A93C2FEF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="id-ID" w:eastAsia="id-ID" w:bidi="ar-SA"/>
+        <w:lang w:val="id"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...390 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="60" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
-  </w:style>
-[...36 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:before="480" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="1701"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Medium Cond"/>
-[...1 lines deleted...]
-      <w:kern w:val="28"/>
+      <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
       <w:sz w:val="36"/>
-      <w:szCs w:val="32"/>
-      <w:lang w:val="en-AU" w:eastAsia="id-ID"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headerpage-number">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:tblPr>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Headerpage-number" w:customStyle="1">
     <w:name w:val="Header;page-number"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderCharpage-numberChar">
+  <w:style w:type="character" w:styleId="HeaderCharpage-numberChar" w:customStyle="1">
     <w:name w:val="Header Char;page-number Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
+      <w:color w:val="0563c1"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:u w:val="single"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5"/>
+        <w:top w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="a5a5a5" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="id-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
     <w:name w:val="Document Map Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Cambria" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:w w:val="100"/>
       <w:kern w:val="32"/>
       <w:position w:val="-1"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Cambria" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+  <w:style w:type="character" w:styleId="NoSpacingChar" w:customStyle="1">
     <w:name w:val="No Spacing Char"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumList2-Accent1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:color w:val="000000"/>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:left w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:right w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="365F91"/>
+      <w:color w:val="365f91"/>
       <w:position w:val="-1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        <w:top w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
+        <w:bottom w:color="4f81bd" w:space="0" w:sz="8" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+  <w:style w:type="character" w:styleId="hps" w:customStyle="1">
     <w:name w:val="hps"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+  <w:style w:type="character" w:styleId="HTMLPreformattedChar" w:customStyle="1">
     <w:name w:val="HTML Preformatted Char"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+  <w:style w:type="character" w:styleId="shorttext" w:customStyle="1">
     <w:name w:val="short_text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="reference-text">
+  <w:style w:type="character" w:styleId="reference-text" w:customStyle="1">
     <w:name w:val="reference-text"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Els-Abstract-head">
+  <w:style w:type="paragraph" w:styleId="Els-Abstract-head" w:customStyle="1">
     <w:name w:val="Els-Abstract-head"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1"/>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="200" w:before="440" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:left="-1" w:leftChars="-1" w:hangingChars="1"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman"/>
-      <w:b/>
+      <w:b w:val="1"/>
       <w:position w:val="-1"/>
       <w:sz w:val="18"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US" w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
+      <w:color w:val="605e5c"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:rPr>
       <w:rFonts w:ascii="Franklin Gothic Medium Cond" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Medium Cond"/>
-      <w:bCs/>
+      <w:bCs w:val="1"/>
       <w:w w:val="100"/>
       <w:kern w:val="28"/>
       <w:position w:val="-1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
-      <w:lang w:val="en-AU" w:eastAsia="id-ID"/>
+      <w:lang w:eastAsia="id-ID" w:val="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:smallCaps/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
       <w:spacing w:val="5"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...18 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+  <w:style w:type="table" w:styleId="a" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+  <w:style w:type="table" w:styleId="a0" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
-    <w:hidden/>
+    <w:hidden w:val="1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="002E4C8A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:position w:val="-1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00AA4698"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00EF287E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00EF287E"/>
     <w:rPr>
       <w:position w:val="-1"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+  <w:style w:type="table" w:styleId="a1" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+  <w:style w:type="table" w:styleId="a2" w:customStyle="1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.issn.org/resource/ISSN/3123-7304" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15718085-bja10092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15614263.2013.827835" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/natural-hazards/science-application-risk-reduction" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/1111/1/012004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Indafajar57@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/15614263.2013.827835" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.issn.org/resource/ISSN/3123-7304" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18848/2154-8633/CGP/v11i02/151-168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1163/15718085-bja10092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usgs.gov/natural-hazards/science-application-risk-reduction" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1088/1755-1315/1111/1/012004" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ejurnal.ung.ac.id/index.php/jgej" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6895,112 +6434,50 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miml0q7ILMsJHkd+Ybtv00iXqWLaQ==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3Mg5oLnQzOWg4NWl5bWNsMzIJaC4yZXQ5MnAwOAByITFCZ3A2QjQwV2F4YlhuUGJ4ZUh5NDBTaHdDYWViNU1kNw==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg8upxYJt7B3Hk5CJzByBBp0F/GJA==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3Mg5oLnQzOWg4NWl5bWNsMzIJaC4yZXQ5MnAwMg9pZC5nMWc3eTRkOTJ5Y3I4AHIhMUFpZmkwZjVsU01XZm9OdFJ2bzVIVGFRdThOeUtKd0F3</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{253BE865-4E87-4B48-A222-F85FE8B15261}">
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Editor</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>