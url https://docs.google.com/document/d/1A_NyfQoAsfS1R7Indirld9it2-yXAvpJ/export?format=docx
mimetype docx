--- v0 (2025-11-25)
+++ v1 (2026-07-30)
@@ -1,28 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
@@ -135,70 +137,70 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">El objetivo de este cuestionario es encontrar la combinación gato-adoptante óptima, de manera que ambos sean felices tras la adopción.</w:t>
+        <w:t xml:space="preserve">El objetivo de este cuestionario es encontrar la combinación gato-adoptante óptima, de manera que ambos seáis felices tras la adopción.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por favor, responda a continuación de cada pregunta, con la mayor claridad y sinceridad posible, extiéndase en sus respuestas tanto como desee o crea necesario.</w:t>
+        <w:t xml:space="preserve">Por favor, responde a continuación de cada pregunta, con la mayor claridad y sinceridad posible, extiéndete en tus respuestas tanto como desees o creas necesario.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A través de este cuestionario queremos conocer a la persona que quiere cuidar de uno de nuestros gatos por el resto de su vida.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
@@ -681,51 +683,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de que viva de alquiler, ¿Tiene conocimiento el dueño/-a de la vivienda de que va usted a adoptar a un animal?, ¿Está de acuerdo con ello?:</w:t>
+        <w:t xml:space="preserve">En caso de que vivas de alquiler, ¿Tiene conocimiento el dueño/-a de la vivienda de que va</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a adoptar a un animal?, ¿Está de acuerdo con ello?:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
@@ -777,51 +805,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿El reglamento de la comunidad permite mascotas en su conjunto o edificio?</w:t>
+        <w:t xml:space="preserve">¿El reglamento de la comunidad permite mascotas en </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u conjunto o edificio?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
@@ -873,68 +927,186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de que viva de alquiler ¿se ha planteado qué ocurriría con el gato adoptado si tuviera que cambiar de domicilio?</w:t>
+        <w:t xml:space="preserve">En caso de que vivas de alquiler ¿</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has planteado qué ocurriría con </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tu </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gato si tuvieras que cambiar de domicilio por fuerza mayor de la noche a la ma</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ñana y no aceptaran animales en los pisos que encuentres</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? La realidad es que no hay muchos pisos en alquiler y muchos de los que hay no permiten gatos... Llegado el caso, ¿</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qué</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> harías con tu gato?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -944,68 +1116,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Existe la posibilidad de una mudanza en los próximos años? En ese caso deberá informarnos de su nuevo domicilio, ¿está de acuerdo?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+        <w:t xml:space="preserve">¿Existe la posibilidad de una mudanza en los próximos años? En ese caso deberás informarnos de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u nuevo domicilio, ¿estás de acuerdo?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -1018,90 +1216,105 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de tener jardín, balcón, terraza, parcela, patio… ¿está cerrado/a o tiene redes de protección? ¿qué altura tiene esta protección?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
-          <w:b w:val="0"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -1114,180 +1327,573 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Las ventanas suelen estar abiertas o están protegidas?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...28 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Tu vivienda tiene ventanas oscilobatientes? ¿Eres consciente del riesgo que tienen?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de tenerlas, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿qué medidas de seguridad has instalado para proteger al gato?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las ventanas oscilobatientes son uno de los peligros domésticos más graves para los gatos. Aunque muchas personas creen que son seguras porque la apertura es pequeña, en realidad pueden convertirse en una auténtica trampa mortal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gatos, por curiosidad o intentando asomarse al exterior, pueden intentar pasar por el hueco de la ventana y </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quedar atrapados por el abdomen o el cuello. Al intentar liberarse, suelen quedarse todavía más encajados, provocándose lesiones gravísimas: daños neurológicos, fracturas, asfixia, lesiones internas irreversibles e incluso la muerte. En el caso de fallecimiento, puede producirse en cuestión de muy pocos minutos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por desgracia, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">como asociación conocemos varios casos de gatos que han fallecido así en nuestro propio pueblo</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Por eso consideramos imprescindible que este tipo de ventanas estén correctamente protegidas mediante rejillas específicas o que nunca se dejen abiertas de esa manera cuando el gato pueda acceder a ellas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-141.73228346456688" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+            <wp:extent cx="3024188" cy="2294542"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="4" name="image1.gif"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image1.gif"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3024188" cy="2294542"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+            <wp:extent cx="3822568" cy="2282130"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr id="3" name="image2.jpg"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3822568" cy="2282130"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Tiene algún vecino que esté especialmente en contra de que habiten gatos en las viviendas cercanas?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+        <w:t xml:space="preserve">¿Tienes algún vecino que esté especialmente en contra de que habiten gatos en las viviendas cercanas?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FAMILIA:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -1297,93 +1903,119 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Qué otras personas habitan en su casa?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+        <w:t xml:space="preserve"> ¿Qué otras personas habitan en </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u casa?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1836"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
@@ -1396,93 +2028,120 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nº de hijos y edades:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Hay niños? ¿Qué edad tienen? ¿Han convivido antes con gatos u otros animales?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
-          <w:b w:val="0"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1836"/>
         </w:tabs>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
@@ -1495,69 +2154,95 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué opinan sus hijos sobre la posibilidad de tener un gato?:</w:t>
+        <w:t xml:space="preserve">¿Qué opinan </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">us hijos sobre la posibilidad de tener un gato?:</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -1567,171 +2252,171 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> En caso de no tener hijos y si existe la posibilidad de la llegada de un bebé a la familia en los próximos años, ¿cree que la convivencia de bebés y gatos es compatible?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+        <w:t xml:space="preserve"> En caso de no tener hijos y si existe la posibilidad de la llegada de un bebé a la familia en los próximos años, ¿crees que la convivencia de bebés y gatos es compatible?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -1741,171 +2426,197 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de una separación matrimonial, explique, ¿qué ocurriría con el gato adoptado?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+        <w:t xml:space="preserve">En caso de una separación matrimonial, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">explica</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ¿qué ocurriría con el gato adoptado?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -1915,68 +2626,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Hay alguna persona con alergias a los gatos en su familia?: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+        <w:t xml:space="preserve"> ¿Hay alguna persona con alergias a los gatos en </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u familia?: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -1986,171 +2723,223 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Hay en su familia cercana otros miembros con gatos? Si es posible que compartan convivencia en alguna ocasión, ¿cree que serían compatibles? Explique por favor cómo son.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+        <w:t xml:space="preserve">¿Hay en </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u familia cercana otros miembros con gatos? Si es posible que compartan convivencia en alguna ocasión, ¿crees que serían compatibles? Expli</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ca</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por favor cómo son.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2160,132 +2949,262 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de que sea soltero o viva solo/a, ¿qué haría si a su pareja no le gustan los gatos o no le gusta el suyo?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+        <w:t xml:space="preserve">En caso de que </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estés</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soltero</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o vivas solo/a, ¿qué harías si a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u pareja no le gustan los gatos, es al</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">érgica,</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o no le gusta </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tu gato</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2295,101 +3214,153 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si vive con sus padres, ¿qué pasará con el gato el día que se independice?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+        <w:t xml:space="preserve">Si vives con </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tus</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> padres, ¿qué pasará con el gato el día que </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e independices?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OCUPACIONES / TIEMPO LIBRE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2399,68 +3370,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Trabaja actualmente?: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+        <w:t xml:space="preserve"> ¿Trabajas actualmente?: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2473,65 +3444,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Horario de trabajo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2541,68 +3512,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Estabilidad en el trabajo?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+        <w:t xml:space="preserve"> ¿</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tienes e</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stabilidad en el trabajo?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2612,68 +3609,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de pérdida del empleo, explique, ¿qué haría con el animal adoptado?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+        <w:t xml:space="preserve">En caso de pérdida del empleo, expli</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ca</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ¿qué harías con el animal adoptado?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2683,67 +3706,93 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿A qué dedica su tiempo libre?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+        <w:t xml:space="preserve">¿A qué dedicas </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u tiempo libre?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2753,132 +3802,137 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Qué suele hacer en las vacaciones?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+        <w:t xml:space="preserve"> ¿Qué sueles hacer en vacaciones?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2888,115 +3942,243 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de no poder hacerse cargo del gato adoptado temporalmente por realizar un viaje o por encontrarse convaleciente, explique qué haría con el gato adoptado:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+        <w:t xml:space="preserve">En caso de no poder hacer</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e cargo del gato adoptado temporalmente por realizar un viaje o por encontrar</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e convaleciente, expli</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ca</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qué harías con el gato adoptado:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
-      <w:pPr>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En las protectoras vemos con frecuencia casos de gatos que se quedan sin hogar porque sus cuidadores han fallecido, y no tenían una alternativa prevista. Por eso, aunque sea una situación difícil de imaginar y sea una pregunta incómoda, nos parece importante plantearla. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que en algún momento no pudieras seguir haciéndote cargo del gato, ya sea por fallecimiento o enfermedad grave, ¿has pensado quién podría hacerse cargo de él?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRE GATOS EN GENERAL:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3006,93 +4188,93 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Cuántos años cree que puede vivir un gato?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+        <w:t xml:space="preserve">¿Cuántos años crees que puede vivir un gato?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3102,93 +4284,93 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Está dispuesto/a a verle envejecer y atender sus necesidades de entonces?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+        <w:t xml:space="preserve">¿Estás dispuesto/a a verle envejecer y atender sus necesidades de entonces?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3198,93 +4380,93 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué valora a la hora de elegir a un gato? (su físico, su carácter, su edad...) ¿Por qué?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+        <w:t xml:space="preserve">¿Qué valoras a la hora de elegir a un gato? (su físico, su carácter, su edad...) ¿Por qué?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3294,68 +4476,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué necesidades considera que requiere un gato (comida, arena, rascador)?: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+        <w:t xml:space="preserve">¿Qué necesidades consideras que requiere un gato (comida, arena, rascador)?: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3365,68 +4547,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Qué gastos cree que implica tener un gato? ¿Ha calculado ya el desembolso anual que deberá hacer para alimentar a su mascota y tenerla al día de sus atenciones veterinarias, además de algún imprevisto?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+        <w:t xml:space="preserve"> ¿Qué gastos crees que implica tener un gato? ¿Has calculado ya el desembolso anual que deberás hacer para alimentar a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gato </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y tenerl</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al día de sus atenciones veterinarias, además de algún imprevisto que pueda surgir?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3436,68 +4696,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Sabe qué precio medio tiene una consulta en el veterinario?: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+        <w:t xml:space="preserve">¿Sabes qué precio medio tiene una consulta en el veterinario?: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3507,68 +4767,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué alimentación es la adecuada para un gato? (sobras, pan, pienso, comida hecha...): </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+        <w:t xml:space="preserve">¿Qué alimentación es la adecuada para un gato? (sobras, pan, pienso, comida hecha</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pescado, leche de vaca</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3578,329 +4864,360 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Esterilizaría usted a su mascota? ¿Por qué?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+        <w:t xml:space="preserve">¿Esterilizarías a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tu gato</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? ¿Por qué?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Como sabrá, la esterilización del gato es obligatoria por </w:t>
+        <w:t xml:space="preserve">Como sabrás, la esterilización del gato es obligatoria por </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">L</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">ey, ¿tendría algún problema con esta condición?</w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+        <w:t xml:space="preserve">ey, ¿tendrías algún problema con esta condición?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Ley también obliga al responsable del gato a microchiparlo a su nombre. ¿Está de acuerdo en asumir este gasto de entre 30€-60€ (según la clínica)?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+        <w:t xml:space="preserve">La Ley también obliga al responsable del gato a microchiparlo a su nombre. ¿Estás de acuerdo con esto?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3910,132 +5227,132 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué opina de la desungulación (arrancarles las uñas quirúrgicamente)?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+        <w:t xml:space="preserve">¿Qué opinas de la desungulación (arrancarles las uñas quirúrgicamente)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4045,69 +5362,147 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Cómo adaptarlo al nuevo hogar? ¿O nuevos gatos?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+        <w:t xml:space="preserve">¿Cómo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adaptarías a tu gato </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al nuevo hogar? ¿</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gatos y otros animales con los que ya convives?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4117,121 +5512,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Ha tenido alguna mala experiencia con un gato? </w:t>
-[...55 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+        <w:t xml:space="preserve"> ¿Has tenido alguna mala experiencia con un gato? Expli</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ca</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por favor en caso de ser así lo que </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e ocurrió y si </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pudiste </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darle alguna solución a la situación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4241,151 +5661,177 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Qué aspecto le preocupa más a la hora de adoptar un gato? (algunos ejemplos: el gasto que suponen, que maúllen, que suelten pelo, que arañen los muebles, el olor de sus heces, el compromiso de por vida, el qué hacer con él en vacaciones...): </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+        <w:t xml:space="preserve"> ¿Qué aspecto </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e preocupa más a la hora de adoptar un gato? (algunos ejemplos: el gasto que suponen, que maúllen, que suelten pelo, que arañen los muebles, el olor de sus heces, el compromiso de por vida, el qué hacer con él en vacaciones...): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">LA ADOPCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4395,68 +5841,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Por qué se decide a adoptar un gato? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+        <w:t xml:space="preserve">¿Por qué decides adoptar un gato? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4469,65 +5915,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Quién ha tomado la decisión de adoptar? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4537,171 +5983,197 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Comparten esta decisión el resto de miembros del hogar?: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+        <w:t xml:space="preserve">¿Comparte</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta decisión el resto de miembros del hogar?: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4711,68 +6183,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Cuánto hace que piensa en incorporar un gato a la familia?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+        <w:t xml:space="preserve">¿Cuánto hace que piensas en incorporar un gato a la familia?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4782,68 +6254,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Con qué finalidad lo adopta? (compañía, terapia, otras…)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+        <w:t xml:space="preserve">¿Con qué finalidad lo adoptas? (compañía, terapia, otras…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4853,68 +6325,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> El gato que adopte, ¿sería para usted o sería para sorprender a alguien como regalo?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+        <w:t xml:space="preserve"> El gato que adoptes, ¿sería para </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ti </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o sería para sorprender a alguien como regalo?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4928,90 +6426,90 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ¿Qué lugar de la vivienda estaría destinada al gato (lugares/espacios a los que el gato tendría acceso)?: </w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5024,168 +6522,168 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Habrá alguna habitación donde tenga prohibido entrar el animal? ¿Cuál?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5198,342 +6696,349 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Dónde va a dormir?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
-          <w:b w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A menudo, jugando, los gatos/as jóvenes causan algún destrozo en las pertenencias o en la casa. ¿Eres consciente de ello?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5543,54 +7048,54 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Ha tenido usted gato en propiedad antes?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+        <w:t xml:space="preserve">¿Has tenido gato en propiedad antes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5599,159 +7104,159 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que así sea, cuéntenos un poco sobre ellos por favor:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             Raza, tamaño, sexo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             Carácter general:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">            ¿Qué ocurrió con ellos? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">            ¿De qué murieron y con qué edad?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">             En caso de que sean o fueran adoptados, ¿dónde los adoptó?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+        <w:t xml:space="preserve">             En caso de que sean o fueran adoptados, ¿dónde los adoptaste?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5761,107 +7266,159 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Tiene actualmente otros animales en su casa? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+        <w:t xml:space="preserve"> ¿Tienes actualmente otros animales en </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u casa? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">En caso de que así sea, cuéntenos algo de ellos por favor: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+        <w:t xml:space="preserve">En caso de que así sea, cuént</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nos algo de ellos por favor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -5870,159 +7427,144 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Cuántos son y qué carácter tienen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             Sexo, edad:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Si los compró o los adoptó, ¿dónde lo hizo?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+        <w:t xml:space="preserve">      Si los compraste o los adoptaste, ¿dónde lo hiciste?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      ¿Están esterilizados?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6032,68 +7574,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué tipo de gato busca? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+        <w:t xml:space="preserve">¿Qué tipo de gato buscas? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6103,171 +7645,171 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué carácter desea que tenga el gato? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+        <w:t xml:space="preserve">¿Qué carácter deseas que tenga el gato? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6277,68 +7819,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Sabe sobre educación felina?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+        <w:t xml:space="preserve">¿Sabes sobre educación felina?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6348,68 +7890,120 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Si es su caso, ¿por qué se decide por un cachorro?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+        <w:t xml:space="preserve">Si es </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u caso, ¿por qué </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te decides</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por un cachorro?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6419,68 +8013,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Qué cuidados cree que necesita un cachorro? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+        <w:t xml:space="preserve">¿Qué cuidados crees que necesita un cachorro? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6490,68 +8084,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por favor, cite alguna de las ventajas y alguno de los inconvenientes que crea que puede tener adoptar a un cachorro.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+        <w:t xml:space="preserve">Por favor, cit</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alguna de las ventajas y alguno de los inconvenientes que creas que puede tener adoptar a un cachorro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6561,68 +8181,94 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Si es su caso ¿Qué piensa acerca de adoptar a un gato adulto? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+        <w:t xml:space="preserve"> ¿Te has </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">planteado alguna vez abrir tu casa (y tu vida) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a un gato adulto? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6632,441 +8278,648 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ¿Cuánto tiempo pasaría el animal solo en casa?: </w:t>
-[...21 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:t xml:space="preserve"> ¿</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuántas horas al día </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pasaría el animal solo en casa?</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr>
-[...47 lines deleted...]
-      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Estás preparado/a para acompañarle durante su adaptación y dedicarle tiempo, cariño y juego?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Ha visitado algún centro de protección animal o refugio de asociación de animales alguna vez?</w:t>
-[...16 lines deleted...]
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> ¿Cuánto es el máximo que podrías invertir en </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u gato si necesitase unos gastos más elevados de veterinario por causa de un accidente o enfermedad? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
-          <w:b w:val="0"/>
-[...63 lines deleted...]
-        <w:widowControl w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr>
-[...47 lines deleted...]
-      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ¿Estarías dispuesto/a a hacer una donación de 50€ por gato para abonar parte del gasto veterinario que ha generado (consultas, desparasitaciones, vacunas, microchip…)? Con estas donaciones seguimos ayudando a otros gatos que puedan necesitar ser rescatados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Has visitado algún centro de protección animal o refugio de asociación de animales alguna vez?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Hacemos pre-seguimiento y seguimiento post-adoptivo. ¿Está usted dispuesto a recibir las posibles comunicaciones correspondientes a ambas fases del proceso de adopción? </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+        <w:t xml:space="preserve">¿Eres socio/a de alguna protectora de animales? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hacemos pre-seguimiento y seguimiento post-</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adopción</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ¿Estás dispuesto/a a recibir las posibles comunicaciones correspondientes a ambas fases del proceso de adopción? ¿Aceptarías hacer un seguimiento post-adopción con fotos</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mensajes?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPORTAMIENTO DEL GATO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7076,68 +8929,120 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por favor, enumere todos los problemas de comportamiento que conozca que puedan darse en un gato (arañar el mobiliario, maullar, orinar fuera del arenero, etc). Cite todos los que conozca y/o recuerde:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+        <w:t xml:space="preserve">Por favor, enumer</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todos los problemas de comportamiento que conozcas que puedan darse en un gato (arañar el mobiliario, maullar, orinar fuera del arenero, etc). Cit</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todos los que conozcas y/o recuerdes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7147,68 +9052,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ante una inadaptación o problema de comportamiento en el animal que adopte, ¿qué hará usted? (Intentar solucionarlo, devolvernos al animal, entregarlo en otro refugio, pasárselo a otra persona...):</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+        <w:t xml:space="preserve">Ante una inadaptación o problema de comportamiento en el animal que adoptes, ¿qué harás? (Intentar solucionarlo, devolvernos al animal, entregarlo en otro refugio, pasárselo a otra persona...):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7218,68 +9123,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿A qué cree usted que se deben los problemas de comportamiento que desarrollan los gatos?:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+        <w:t xml:space="preserve">¿A qué crees que se deben los problemas de comportamiento que desarrollan los gatos?:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7289,90 +9194,436 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">¿Cree que estos problemas tienen solución o, por el contrario, piensa que es imposible que desaparezca una mala conducta?</w:t>
+        <w:t xml:space="preserve">¿Crees que estos problemas tienen solución o, por el contrario, piensas que es imposible que desaparezca una mala conducta?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69ab77"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.novaupqo0pq7" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="69ab77"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA ASOCIACIÓN:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¿Cómo nos has conocido? (Instagram, Facebook, recomendado por alguien, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">¡Gracias por tu tiempo y sinceridad!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este cuestionario nos ayuda a asegurarnos de que cada uno de nuestros queridos gatos encuentre el hogar seguro y amoroso que merece.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId7" w:type="default"/>
-      <w:footerReference r:id="rId8" w:type="default"/>
+      <w:headerReference r:id="rId9" w:type="default"/>
+      <w:footerReference r:id="rId10" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="720" w:left="720" w:right="720" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Libre Franklin">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Libre Franklin Medium">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="200" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -7392,99 +9643,99 @@
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="200" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
@@ -7505,81 +9756,81 @@
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">laukatuordizia@gmail.com</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5990660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-383539</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1038225" cy="1038225"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-          <wp:docPr id="2" name="image1.png"/>
+          <wp:docPr id="2" name="image3.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.png"/>
+                  <pic:cNvPr id="0" name="image3.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1038225" cy="1038225"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="200" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -8149,67 +10400,180 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:displayBackgroundShape w:val="1"/>
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
@@ -9139,59 +11503,59 @@
     <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="006B20A8"/>
     <w:rPr>
       <w:color w:val="605e5c"/>
       <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="560" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps w:val="1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9441,44 +11805,44 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjjmx8mdk8C8C6Cd9/u0H9JVcEFjQ==">CgMxLjA4AHIhMUFfTnlmUW9Bc2ZTMVI3SW5kaXJsZDlpdDIteVhBdnBK</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh5e9sXrka0xtsu1GNGa0/m5Yua0A==">CgMxLjAyDmgubm92YXVwcW8wcHE3OAByITFBX055ZlFvQXNmUzFSN0luZGlybGQ5aXQyLXlYQXZwSg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Mercedes</dc:creator>
 </cp:coreProperties>
 </file>