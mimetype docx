--- v1 (2026-07-30)
+++ v2 (2026-09-30)
@@ -1614,56 +1614,56 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3024188" cy="2294542"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3822568" cy="2282130"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image2.jpg"/>
+            <wp:docPr id="3" name="image3.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.jpg"/>
+                    <pic:cNvPr id="0" name="image3.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3822568" cy="2282130"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1761,139 +1761,203 @@
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lau Katu Ordizia prioriza la seguridad y el bienestar de los gatos.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No se formalizará ninguna adopción si la vivienda no cuenta con las medidas de seguridad suficientes para prevenir caídas, fugas o accidentes, especialmente en ventanas, balcones, terrazas y otros accesos al exterior</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Si tienes dudas sobre las medidas de seguridad de tu vivienda o quieres saber qué opciones existen para adaptarla, estaremos encantadas de valorar contigo las diferentes posibilidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Tienes algún vecino que esté especialmente en contra de que habiten gatos en las viviendas cercanas?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FAMILIA:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -1932,90 +1996,90 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">u casa?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1836"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
@@ -2043,105 +2107,105 @@
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Hay niños? ¿Qué edad tienen? ¿Han convivido antes con gatos u otros animales?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="1836"/>
         </w:tabs>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
@@ -2184,65 +2248,65 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">us hijos sobre la posibilidad de tener un gato?:</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2255,168 +2319,168 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> En caso de no tener hijos y si existe la posibilidad de la llegada de un bebé a la familia en los próximos años, ¿crees que la convivencia de bebés y gatos es compatible?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2455,168 +2519,168 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">explica</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, ¿qué ocurriría con el gato adoptado?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2655,65 +2719,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">u familia?: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -2778,168 +2842,168 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ca</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> por favor cómo son.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3082,129 +3146,129 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">tu gato</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3269,98 +3333,98 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">e independices?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OCUPACIONES / TIEMPO LIBRE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3373,65 +3437,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ¿Trabajas actualmente?: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3444,65 +3508,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Horario de trabajo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3541,65 +3605,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tienes e</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">stabilidad en el trabajo?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3638,65 +3702,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ca</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, ¿qué harías con el animal adoptado?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3735,64 +3799,64 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">u tiempo libre?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -3810,129 +3874,129 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ¿Qué sueles hacer en vacaciones?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4023,162 +4087,162 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ca</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> qué harías con el gato adoptado:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">En las protectoras vemos con frecuencia casos de gatos que se quedan sin hogar porque sus cuidadores han fallecido, y no tenían una alternativa prevista. Por eso, aunque sea una situación difícil de imaginar y sea una pregunta incómoda, nos parece importante plantearla. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que en algún momento no pudieras seguir haciéndote cargo del gato, ya sea por fallecimiento o enfermedad grave, ¿has pensado quién podría hacerse cargo de él?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRE GATOS EN GENERAL:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4191,90 +4255,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Cuántos años crees que puede vivir un gato?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4287,90 +4351,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Estás dispuesto/a a verle envejecer y atender sus necesidades de entonces?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4383,90 +4447,90 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué valoras a la hora de elegir a un gato? (su físico, su carácter, su edad...) ¿Por qué?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4479,65 +4543,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué necesidades consideras que requiere un gato (comida, arena, rascador)?: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4628,65 +4692,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">e</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> al día de sus atenciones veterinarias, además de algún imprevisto que pueda surgir?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4699,65 +4763,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Sabes qué precio medio tiene una consulta en el veterinario?: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4796,65 +4860,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, pescado, leche de vaca</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">...): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -4893,129 +4957,129 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">tu gato</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">? ¿Por qué?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
@@ -5047,177 +5111,177 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ey, ¿tendrías algún problema con esta condición?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">La Ley también obliga al responsable del gato a microchiparlo a su nombre. ¿Estás de acuerdo con esto?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5230,129 +5294,129 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué opinas de la desungulación (arrancarles las uñas quirúrgicamente)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5443,66 +5507,66 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">gatos y otros animales con los que ya convives?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5593,65 +5657,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">pudiste </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">darle alguna solución a la situación.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5690,148 +5754,148 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">e preocupa más a la hora de adoptar un gato? (algunos ejemplos: el gasto que suponen, que maúllen, que suelten pelo, que arañen los muebles, el olor de sus heces, el compromiso de por vida, el qué hacer con él en vacaciones...): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">LA ADOPCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5844,65 +5908,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Por qué decides adoptar un gato? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -5915,65 +5979,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Quién ha tomado la decisión de adoptar? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6012,168 +6076,168 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">n</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta decisión el resto de miembros del hogar?: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6186,65 +6250,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Cuánto hace que piensas en incorporar un gato a la familia?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6257,65 +6321,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Con qué finalidad lo adoptas? (compañía, terapia, otras…)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6354,65 +6418,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ti </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">o sería para sorprender a alguien como regalo?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6426,90 +6490,90 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ¿Qué lugar de la vivienda estaría destinada al gato (lugares/espacios a los que el gato tendría acceso)?: </w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6522,168 +6586,168 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Habrá alguna habitación donde tenga prohibido entrar el animal? ¿Cuál?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6696,168 +6760,168 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Dónde va a dormir?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -6877,168 +6941,168 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A menudo, jugando, los gatos/as jóvenes causan algún destrozo en las pertenencias o en la casa. ¿Eres consciente de ello?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7051,51 +7115,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Has tenido gato en propiedad antes?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -7104,159 +7168,159 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que así sea, cuéntenos un poco sobre ellos por favor:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             Raza, tamaño, sexo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             Carácter general:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">            ¿Qué ocurrió con ellos? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">            ¿De qué murieron y con qué edad?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             En caso de que sean o fueran adoptados, ¿dónde los adoptaste?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7295,51 +7359,51 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">u casa? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -7374,51 +7438,51 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">nos algo de ellos por favor: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
@@ -7427,144 +7491,144 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Cuántos son y qué carácter tienen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">             Sexo, edad:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">      Si los compraste o los adoptaste, ¿dónde lo hiciste?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">      ¿Están esterilizados?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7577,65 +7641,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué tipo de gato buscas? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7648,168 +7712,168 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué carácter deseas que tenga el gato? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7822,65 +7886,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Sabes sobre educación felina?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -7945,65 +8009,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">te decides</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> por un cachorro?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8016,65 +8080,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Qué cuidados crees que necesita un cachorro? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8113,65 +8177,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> alguna de las ventajas y alguno de los inconvenientes que creas que puede tener adoptar a un cachorro.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8210,65 +8274,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">planteado alguna vez abrir tu casa (y tu vida) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">a un gato adulto? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8314,113 +8378,113 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasaría el animal solo en casa?</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Estás preparado/a para acompañarle durante su adaptación y dedicarle tiempo, cariño y juego?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8459,113 +8523,113 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">t</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">u gato si necesitase unos gastos más elevados de veterinario por causa de un accidente o enfermedad? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> ¿Estarías dispuesto/a a hacer una donación de 50€ por gato para abonar parte del gasto veterinario que ha generado (consultas, desparasitaciones, vacunas, microchip…)? Con estas donaciones seguimos ayudando a otros gatos que puedan necesitar ser rescatados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8578,129 +8642,129 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Has visitado algún centro de protección animal o refugio de asociación de animales alguna vez?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8713,65 +8777,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Eres socio/a de alguna protectora de animales? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8836,90 +8900,90 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> mensajes?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">COMPORTAMIENTO DEL GATO:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -8984,65 +9048,65 @@
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> todos los que conozcas y/o recuerdes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -9055,65 +9119,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ante una inadaptación o problema de comportamiento en el animal que adoptes, ¿qué harás? (Intentar solucionarlo, devolvernos al animal, entregarlo en otro refugio, pasárselo a otra persona...):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="200" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -9126,65 +9190,65 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿A qué crees que se deben los problemas de comportamiento que desarrollan los gatos?:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
@@ -9197,364 +9261,364 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Crees que estos problemas tienen solución o, por el contrario, piensas que es imposible que desaparezca una mala conducta?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.novaupqo0pq7" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="69ab77"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">LA ASOCIACIÓN:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¿Cómo nos has conocido? (Instagram, Facebook, recomendado por alguien, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¡Gracias por tu tiempo y sinceridad!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Libre Franklin" w:cs="Libre Franklin" w:eastAsia="Libre Franklin" w:hAnsi="Libre Franklin"/>
@@ -9579,51 +9643,51 @@
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Libre Franklin">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
   <w:font w:name="Libre Franklin Medium">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId5" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId6" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId7" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId8" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="200" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -9643,99 +9707,99 @@
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="200" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
@@ -9756,81 +9820,81 @@
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">laukatuordizia@gmail.com</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5990660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-383539</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1038225" cy="1038225"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-          <wp:docPr id="2" name="image3.png"/>
+          <wp:docPr id="2" name="image2.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image3.png"/>
+                  <pic:cNvPr id="0" name="image2.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1038225" cy="1038225"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="200" w:before="0" w:line="252.00000000000003" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Libre Franklin Medium" w:cs="Libre Franklin Medium" w:eastAsia="Libre Franklin Medium" w:hAnsi="Libre Franklin Medium"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -11503,59 +11567,59 @@
     <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="006B20A8"/>
     <w:rPr>
       <w:color w:val="605e5c"/>
       <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="560" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps w:val="1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklin-boldItalic.ttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-regular.ttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-bold.ttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-italic.ttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/LibreFranklinMedium-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>