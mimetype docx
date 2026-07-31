--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -231,56 +231,56 @@
                                 <a:tailEnd len="med" w="med" type="none"/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:drawing>
                     <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>720090</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>164465</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="12700"/>
                       <wp:effectExtent b="0" l="0" r="0" t="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="1980" name="image280.png"/>
+                      <wp:docPr id="1980" name="image284.png"/>
                       <a:graphic>
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic>
                             <pic:nvPicPr>
-                              <pic:cNvPr id="0" name="image280.png"/>
+                              <pic:cNvPr id="0" name="image284.png"/>
                               <pic:cNvPicPr preferRelativeResize="0"/>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId459"/>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="12700"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect"/>
                               <a:ln/>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -1089,56 +1089,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="356870" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2098" name="image282.png"/>
+            <wp:docPr id="2098" name="image279.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image282.png"/>
+                    <pic:cNvPr id="0" name="image279.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId460"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="356870" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1409,156 +1409,156 @@
         </w:rPr>
         <w:t xml:space="preserve">Câu 4.</w:t>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Đồ thị của hàm số </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="533400" cy="238125"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2099" name="image268.png"/>
+            <wp:docPr id="2099" name="image273.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image268.png"/>
+                    <pic:cNvPr id="0" name="image273.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId461"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="533400" cy="238125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> đi qua điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="561975" cy="276225"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2100" name="image276.png"/>
+            <wp:docPr id="2100" name="image270.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image276.png"/>
+                    <pic:cNvPr id="0" name="image270.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId462"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="561975" cy="276225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Khi đó hệ số </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="123825" cy="123825"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2101" name="image277.png"/>
+            <wp:docPr id="2101" name="image276.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image277.png"/>
+                    <pic:cNvPr id="0" name="image276.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId463"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1753,100 +1753,100 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 5.    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho tam giác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="344170" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2094" name="image249.png"/>
+            <wp:docPr id="2094" name="image255.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image249.png"/>
+                    <pic:cNvPr id="0" name="image255.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId464"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="344170" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> vuông tại </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="153670" cy="178435"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2095" name="image251.png"/>
+            <wp:docPr id="2095" name="image266.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image251.png"/>
+                    <pic:cNvPr id="0" name="image266.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId465"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="153670" cy="178435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1976,56 +1976,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2097" name="image252.png"/>
+            <wp:docPr id="2097" name="image257.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image252.png"/>
+                    <pic:cNvPr id="0" name="image257.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId467"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2039,56 +2039,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">B.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1994" name="image238.png"/>
+            <wp:docPr id="1994" name="image233.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image238.png"/>
+                    <pic:cNvPr id="0" name="image233.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId468"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2102,56 +2102,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">C.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="320675" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1995" name="image232.png"/>
+            <wp:docPr id="1995" name="image228.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image232.png"/>
+                    <pic:cNvPr id="0" name="image228.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId469"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="320675" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2165,56 +2165,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1996" name="image227.png"/>
+            <wp:docPr id="1996" name="image237.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image227.png"/>
+                    <pic:cNvPr id="0" name="image237.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId470"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -2516,56 +2516,56 @@
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiều cao </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="344805" cy="260985"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1997" name="image233.png"/>
+                  <wp:docPr id="1997" name="image248.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image233.png"/>
+                          <pic:cNvPr id="0" name="image248.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId471"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="344805" cy="260985"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2573,56 +2573,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="665480" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1998" name="image234.png"/>
+                  <wp:docPr id="1998" name="image232.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image234.png"/>
+                          <pic:cNvPr id="0" name="image232.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId472"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="665480" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2687,56 +2687,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="641350" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1982" name="image239.png"/>
+                  <wp:docPr id="1982" name="image238.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image239.png"/>
+                          <pic:cNvPr id="0" name="image238.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId474"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="641350" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2744,56 +2744,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="665480" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1983" name="image237.png"/>
+                  <wp:docPr id="1983" name="image235.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image237.png"/>
+                          <pic:cNvPr id="0" name="image235.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId475"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="665480" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2830,56 +2830,56 @@
               <w:t xml:space="preserve">Số học sinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="119380" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1986" name="image235.png"/>
+                  <wp:docPr id="1986" name="image234.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image235.png"/>
+                          <pic:cNvPr id="0" name="image234.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId476"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="119380" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2887,56 +2887,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="178435" cy="166370"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1987" name="image236.png"/>
+                  <wp:docPr id="1987" name="image239.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image236.png"/>
+                          <pic:cNvPr id="0" name="image239.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId477"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="178435" cy="166370"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -2944,56 +2944,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="178435" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1988" name="image228.png"/>
+                  <wp:docPr id="1988" name="image230.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image228.png"/>
+                          <pic:cNvPr id="0" name="image230.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId478"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="178435" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3001,56 +3001,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="119380" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1991" name="image241.png"/>
+                  <wp:docPr id="1991" name="image227.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image241.png"/>
+                          <pic:cNvPr id="0" name="image227.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId479"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="119380" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3062,100 +3062,100 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:spacing w:after="240" w:lineRule="auto"/>
         <w:ind w:right="-660" w:firstLine="992"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Khi đó tỉ lệ học sinh có chiều cao từ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1992" name="image229.png"/>
+            <wp:docPr id="1992" name="image240.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image229.png"/>
+                    <pic:cNvPr id="0" name="image240.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId480"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">đến dưới </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1993" name="image230.png"/>
+            <wp:docPr id="1993" name="image236.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image230.png"/>
+                    <pic:cNvPr id="0" name="image236.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId481"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3781,56 +3781,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho phương trình </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1372870" cy="250825"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2017" name="image261.png"/>
+            <wp:docPr id="2017" name="image272.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image261.png"/>
+                    <pic:cNvPr id="0" name="image272.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId482"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1372870" cy="250825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3990,144 +3990,144 @@
         <w:t xml:space="preserve">(0,75 điểm)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tìm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="148590"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2002" name="image240.png"/>
+            <wp:docPr id="2002" name="image242.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image240.png"/>
+                    <pic:cNvPr id="0" name="image242.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId483"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="148590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> để phương trình  có hai nghiệm phân biệt </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="233680"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2003" name="image242.png"/>
+            <wp:docPr id="2003" name="image245.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image242.png"/>
+                    <pic:cNvPr id="0" name="image245.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId484"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="233680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> thỏa mãn : </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3618865" cy="312420"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2004" name="image263.png"/>
+            <wp:docPr id="2004" name="image249.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image263.png"/>
+                    <pic:cNvPr id="0" name="image249.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId485"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3618865" cy="312420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -4443,56 +4443,56 @@
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nhà Danh dùng lon sữa bò cũ có dạng hình trụ (bán kính đáy bằng 5cm, chiều cao 15cm) để đong gạo mỗi ngày. Biết mỗi ngày nhà Danh ăn 5 lon gạo và mỗi lần đong thì lượng gạo chiếm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="320040" cy="182245"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2007" name="image253.png"/>
+            <wp:docPr id="2007" name="image254.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image253.png"/>
+                    <pic:cNvPr id="0" name="image254.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId487"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="320040" cy="182245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -4523,628 +4523,628 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 14.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">(2,25 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="276225"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2008" name="image244.png"/>
+            <wp:docPr id="2008" name="image246.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image244.png"/>
+                    <pic:cNvPr id="0" name="image246.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId488"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="276225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> đường kính </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="659130" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2000" name="image266.png"/>
+            <wp:docPr id="2000" name="image241.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image266.png"/>
+                    <pic:cNvPr id="0" name="image241.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId489"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="659130" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2001" name="image246.png"/>
+            <wp:docPr id="2001" name="image244.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image246.png"/>
+                    <pic:cNvPr id="0" name="image244.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId490"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là trung điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2044" name="image271.png"/>
+            <wp:docPr id="2044" name="image267.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image271.png"/>
+                    <pic:cNvPr id="0" name="image267.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId491"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> và dây cung </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="318770" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2045" name="image259.png"/>
+            <wp:docPr id="2045" name="image263.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image259.png"/>
+                    <pic:cNvPr id="0" name="image263.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId492"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="318770" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">vuông góc với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2046" name="image272.png"/>
+            <wp:docPr id="2046" name="image268.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image272.png"/>
+                    <pic:cNvPr id="0" name="image268.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId491"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tại </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2047" name="image265.png"/>
+            <wp:docPr id="2047" name="image261.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image265.png"/>
+                    <pic:cNvPr id="0" name="image261.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId490"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Gọi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2050" name="image248.png"/>
+            <wp:docPr id="2050" name="image251.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image248.png"/>
+                    <pic:cNvPr id="0" name="image251.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId493"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là điểm tuỳ ý trên cung nhỏ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="309245" cy="255270"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2053" name="image264.png"/>
+            <wp:docPr id="2053" name="image262.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image264.png"/>
+                    <pic:cNvPr id="0" name="image262.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId494"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="309245" cy="255270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2055" name="image254.png"/>
+            <wp:docPr id="2055" name="image253.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image254.png"/>
+                    <pic:cNvPr id="0" name="image253.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId493"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">khác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="361315" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2057" name="image270.png"/>
+            <wp:docPr id="2057" name="image259.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image270.png"/>
+                    <pic:cNvPr id="0" name="image259.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId495"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="361315" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2041" name="image257.png"/>
+            <wp:docPr id="2041" name="image258.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image257.png"/>
+                    <pic:cNvPr id="0" name="image258.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId496"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">là giao điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="298450" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2042" name="image256.png"/>
+            <wp:docPr id="2042" name="image265.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image256.png"/>
+                    <pic:cNvPr id="0" name="image265.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId497"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="298450" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">và</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="318770" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2043" name="image258.png"/>
+            <wp:docPr id="2043" name="image260.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image258.png"/>
+                    <pic:cNvPr id="0" name="image260.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId492"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="318770" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5248,56 +5248,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chứng minh rằng </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="645160" cy="179070"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2026" name="image255.png"/>
+            <wp:docPr id="2026" name="image252.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image255.png"/>
+                    <pic:cNvPr id="0" name="image252.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId498"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="645160" cy="179070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5347,56 +5347,56 @@
         <w:t xml:space="preserve">(0,75 điểm)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Chứng minh </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="994410" cy="211455"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2028" name="image245.png"/>
+            <wp:docPr id="2028" name="image256.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image245.png"/>
+                    <pic:cNvPr id="0" name="image256.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId499"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="994410" cy="211455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5500,56 +5500,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Xác định vị trí của điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2030" name="image243.png"/>
+            <wp:docPr id="2030" name="image229.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image243.png"/>
+                    <pic:cNvPr id="0" name="image229.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId493"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5568,56 +5568,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">để </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="981710" cy="149860"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2033" name="image262.png"/>
+            <wp:docPr id="2033" name="image243.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image262.png"/>
+                    <pic:cNvPr id="0" name="image243.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId500"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="981710" cy="149860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -5654,100 +5654,100 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 15.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">(0,5 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho ba số thực dương </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="478155" cy="212090"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2035" name="image260.png"/>
+            <wp:docPr id="2035" name="image264.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image260.png"/>
+                    <pic:cNvPr id="0" name="image264.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId501"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="478155" cy="212090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> thỏa mãn điều kiện </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="957580" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2037" name="image273.png"/>
+            <wp:docPr id="2037" name="image271.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image273.png"/>
+                    <pic:cNvPr id="0" name="image271.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId502"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="957580" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -7385,56 +7385,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="356870" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2079" name="image282.png"/>
+            <wp:docPr id="2079" name="image279.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image282.png"/>
+                    <pic:cNvPr id="0" name="image279.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId460"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="356870" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -8052,156 +8052,156 @@
         </w:rPr>
         <w:t xml:space="preserve">Câu 4.</w:t>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Đồ thị của hàm số </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="533400" cy="238125"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2067" name="image268.png"/>
+            <wp:docPr id="2067" name="image273.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image268.png"/>
+                    <pic:cNvPr id="0" name="image273.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId461"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="533400" cy="238125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> đi qua điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="561975" cy="276225"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2065" name="image276.png"/>
+            <wp:docPr id="2065" name="image270.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image276.png"/>
+                    <pic:cNvPr id="0" name="image270.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId462"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="561975" cy="276225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Khi đó hệ số </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="123825" cy="123825"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2070" name="image277.png"/>
+            <wp:docPr id="2070" name="image276.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image277.png"/>
+                    <pic:cNvPr id="0" name="image276.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId463"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -8471,56 +8471,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Vì đồ thị của hàm số </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="533400" cy="238125"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2063" name="image268.png"/>
+            <wp:docPr id="2063" name="image273.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image268.png"/>
+                    <pic:cNvPr id="0" name="image273.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId461"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="533400" cy="238125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -8672,100 +8672,100 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 5.    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho tam giác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="344170" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2024" name="image249.png"/>
+            <wp:docPr id="2024" name="image255.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image249.png"/>
+                    <pic:cNvPr id="0" name="image255.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId464"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="344170" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> vuông tại </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="153670" cy="178435"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2031" name="image251.png"/>
+            <wp:docPr id="2031" name="image266.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image251.png"/>
+                    <pic:cNvPr id="0" name="image266.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId465"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="153670" cy="178435"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -8895,56 +8895,56 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2023" name="image252.png"/>
+            <wp:docPr id="2023" name="image257.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image252.png"/>
+                    <pic:cNvPr id="0" name="image257.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId467"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -8958,56 +8958,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">B.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2051" name="image238.png"/>
+            <wp:docPr id="2051" name="image233.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image238.png"/>
+                    <pic:cNvPr id="0" name="image233.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId468"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -9021,56 +9021,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">C.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="320675" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2048" name="image232.png"/>
+            <wp:docPr id="2048" name="image228.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image232.png"/>
+                    <pic:cNvPr id="0" name="image228.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId469"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="320675" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -9084,56 +9084,56 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">D.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="327025" cy="196850"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2056" name="image227.png"/>
+            <wp:docPr id="2056" name="image237.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image227.png"/>
+                    <pic:cNvPr id="0" name="image237.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId470"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="327025" cy="196850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -9955,56 +9955,56 @@
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiều cao </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="344805" cy="260985"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="1999" name="image233.png"/>
+                  <wp:docPr id="1999" name="image248.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image233.png"/>
+                          <pic:cNvPr id="0" name="image248.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId471"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="344805" cy="260985"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -10012,56 +10012,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="665480" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2019" name="image234.png"/>
+                  <wp:docPr id="2019" name="image232.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image234.png"/>
+                          <pic:cNvPr id="0" name="image232.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId472"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="665480" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -10126,56 +10126,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="641350" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2014" name="image239.png"/>
+                  <wp:docPr id="2014" name="image238.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image239.png"/>
+                          <pic:cNvPr id="0" name="image238.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId474"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="641350" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -10183,56 +10183,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="665480" cy="284480"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2013" name="image237.png"/>
+                  <wp:docPr id="2013" name="image235.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image237.png"/>
+                          <pic:cNvPr id="0" name="image235.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId475"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="665480" cy="284480"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -10269,56 +10269,56 @@
               <w:t xml:space="preserve">Số học sinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="119380" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2016" name="image235.png"/>
+                  <wp:docPr id="2016" name="image234.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image235.png"/>
+                          <pic:cNvPr id="0" name="image234.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId476"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="119380" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -10326,56 +10326,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="178435" cy="166370"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2015" name="image236.png"/>
+                  <wp:docPr id="2015" name="image239.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image236.png"/>
+                          <pic:cNvPr id="0" name="image239.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId477"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="178435" cy="166370"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -10383,56 +10383,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="178435" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2010" name="image228.png"/>
+                  <wp:docPr id="2010" name="image230.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image228.png"/>
+                          <pic:cNvPr id="0" name="image230.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId478"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="178435" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -10440,56 +10440,56 @@
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
             <w:pPr>
               <w:spacing w:after="240" w:lineRule="auto"/>
               <w:ind w:right="-234"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distB="0" distT="0" distL="114300" distR="114300">
                   <wp:extent cx="119380" cy="177800"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="2009" name="image241.png"/>
+                  <wp:docPr id="2009" name="image227.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image241.png"/>
+                          <pic:cNvPr id="0" name="image227.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId479"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="119380" cy="177800"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -10501,100 +10501,100 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:spacing w:after="240" w:lineRule="auto"/>
         <w:ind w:right="-660" w:firstLine="992"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Khi đó tỉ lệ học sinh có chiều cao từ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2012" name="image229.png"/>
+            <wp:docPr id="2012" name="image240.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image229.png"/>
+                    <pic:cNvPr id="0" name="image240.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId480"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">đến dưới </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2011" name="image230.png"/>
+            <wp:docPr id="2011" name="image236.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image230.png"/>
+                    <pic:cNvPr id="0" name="image236.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId481"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -10824,100 +10824,100 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ỉ lệ học sinh có chiều cao từ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1984" name="image229.png"/>
+            <wp:docPr id="1984" name="image240.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image229.png"/>
+                    <pic:cNvPr id="0" name="image240.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId480"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">đến dưới </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="177800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1989" name="image230.png"/>
+            <wp:docPr id="1989" name="image236.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image230.png"/>
+                    <pic:cNvPr id="0" name="image236.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId481"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="177800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -12262,56 +12262,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho phương trình </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1372870" cy="250825"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2092" name="image261.png"/>
+            <wp:docPr id="2092" name="image272.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image261.png"/>
+                    <pic:cNvPr id="0" name="image272.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId482"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1372870" cy="250825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -12471,144 +12471,144 @@
         <w:t xml:space="preserve">(0,75 điểm)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tìm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="148590"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2086" name="image240.png"/>
+            <wp:docPr id="2086" name="image242.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image240.png"/>
+                    <pic:cNvPr id="0" name="image242.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId483"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="148590"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> để phương trình  có hai nghiệm phân biệt </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="427990" cy="233680"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2089" name="image242.png"/>
+            <wp:docPr id="2089" name="image245.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image242.png"/>
+                    <pic:cNvPr id="0" name="image245.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId484"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="427990" cy="233680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> thỏa mãn : </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3618865" cy="312420"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2076" name="image263.png"/>
+            <wp:docPr id="2076" name="image249.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image263.png"/>
+                    <pic:cNvPr id="0" name="image249.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId485"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3618865" cy="312420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -14375,56 +14375,56 @@
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nhà Danh dùng lon sữa bò cũ có dạng hình trụ (bán kính đáy bằng 5cm, chiều cao 15cm) để đong gạo mỗi ngày. Biết mỗi ngày nhà Danh ăn 5 lon gạo và mỗi lần đong thì lượng gạo chiếm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="320040" cy="182245"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2059" name="image253.png"/>
+            <wp:docPr id="2059" name="image254.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image253.png"/>
+                    <pic:cNvPr id="0" name="image254.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId487"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="320040" cy="182245"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -15085,628 +15085,628 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 14.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">(2,25 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="276225"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2068" name="image244.png"/>
+            <wp:docPr id="2068" name="image246.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image244.png"/>
+                    <pic:cNvPr id="0" name="image246.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId488"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="276225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> đường kính </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="659130" cy="180975"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2066" name="image266.png"/>
+            <wp:docPr id="2066" name="image241.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image266.png"/>
+                    <pic:cNvPr id="0" name="image241.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId489"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="659130" cy="180975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2071" name="image246.png"/>
+            <wp:docPr id="2071" name="image244.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image246.png"/>
+                    <pic:cNvPr id="0" name="image244.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId490"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là trung điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2069" name="image271.png"/>
+            <wp:docPr id="2069" name="image267.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image271.png"/>
+                    <pic:cNvPr id="0" name="image267.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId491"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> và dây cung </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="318770" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2062" name="image259.png"/>
+            <wp:docPr id="2062" name="image263.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image259.png"/>
+                    <pic:cNvPr id="0" name="image263.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId492"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="318770" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">vuông góc với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255270" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2061" name="image272.png"/>
+            <wp:docPr id="2061" name="image268.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image272.png"/>
+                    <pic:cNvPr id="0" name="image268.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId491"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255270" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> tại </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="159385" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2064" name="image265.png"/>
+            <wp:docPr id="2064" name="image261.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image265.png"/>
+                    <pic:cNvPr id="0" name="image261.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId490"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="159385" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">. Gọi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2036" name="image248.png"/>
+            <wp:docPr id="2036" name="image251.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image248.png"/>
+                    <pic:cNvPr id="0" name="image251.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId493"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> là điểm tuỳ ý trên cung nhỏ </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="309245" cy="255270"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2034" name="image264.png"/>
+            <wp:docPr id="2034" name="image262.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image264.png"/>
+                    <pic:cNvPr id="0" name="image262.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId494"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="309245" cy="255270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2040" name="image254.png"/>
+            <wp:docPr id="2040" name="image253.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image254.png"/>
+                    <pic:cNvPr id="0" name="image253.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId493"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">khác </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="361315" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2038" name="image270.png"/>
+            <wp:docPr id="2038" name="image259.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image270.png"/>
+                    <pic:cNvPr id="0" name="image259.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId495"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="361315" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2027" name="image257.png"/>
+            <wp:docPr id="2027" name="image258.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image257.png"/>
+                    <pic:cNvPr id="0" name="image258.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId496"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">là giao điểm của </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="298450" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2025" name="image256.png"/>
+            <wp:docPr id="2025" name="image265.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image256.png"/>
+                    <pic:cNvPr id="0" name="image265.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId497"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="298450" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">và</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="318770" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2032" name="image258.png"/>
+            <wp:docPr id="2032" name="image260.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image258.png"/>
+                    <pic:cNvPr id="0" name="image260.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId492"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="318770" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -15810,56 +15810,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chứng minh rằng </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="645160" cy="179070"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2029" name="image255.png"/>
+            <wp:docPr id="2029" name="image252.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image255.png"/>
+                    <pic:cNvPr id="0" name="image252.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId498"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="645160" cy="179070"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -15909,56 +15909,56 @@
         <w:t xml:space="preserve">(0,75 điểm)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Chứng minh </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="994410" cy="211455"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2022" name="image245.png"/>
+            <wp:docPr id="2022" name="image256.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image245.png"/>
+                    <pic:cNvPr id="0" name="image256.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId499"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="994410" cy="211455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -16062,56 +16062,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Xác định vị trí của điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2021" name="image243.png"/>
+            <wp:docPr id="2021" name="image229.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image243.png"/>
+                    <pic:cNvPr id="0" name="image229.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId493"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -16130,56 +16130,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">để </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="981710" cy="149860"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2058" name="image262.png"/>
+            <wp:docPr id="2058" name="image243.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image262.png"/>
+                    <pic:cNvPr id="0" name="image243.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId500"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="981710" cy="149860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -16237,56 +16237,56 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="992"/>
           <w:tab w:val="left" w:leader="none" w:pos="3402"/>
           <w:tab w:val="left" w:leader="none" w:pos="5669"/>
           <w:tab w:val="left" w:leader="none" w:pos="7937"/>
         </w:tabs>
         <w:ind w:left="992" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2337435" cy="2189480"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2052" name="image267.png"/>
+            <wp:docPr id="2052" name="image275.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image267.png"/>
+                    <pic:cNvPr id="0" name="image275.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId505"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2337435" cy="2189480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -17081,56 +17081,56 @@
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">b) (0,75 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Chứng minh </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="994410" cy="211455"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2005" name="image245.png"/>
+            <wp:docPr id="2005" name="image256.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image245.png"/>
+                    <pic:cNvPr id="0" name="image256.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId499"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="994410" cy="211455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -17716,56 +17716,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(0,5 điểm) Xác định vị trí của điểm </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="181610" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1985" name="image243.png"/>
+            <wp:docPr id="1985" name="image229.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image243.png"/>
+                    <pic:cNvPr id="0" name="image229.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId493"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="181610" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -17784,56 +17784,56 @@
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">để </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="981710" cy="149860"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1990" name="image262.png"/>
+            <wp:docPr id="1990" name="image243.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image262.png"/>
+                    <pic:cNvPr id="0" name="image243.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId500"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="981710" cy="149860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -18585,100 +18585,100 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Câu 15.</w:t>
         <w:tab/>
         <w:t xml:space="preserve">(0,5 điểm) </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cho ba số thực dương </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="478155" cy="212090"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2090" name="image260.png"/>
+            <wp:docPr id="2090" name="image264.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image260.png"/>
+                    <pic:cNvPr id="0" name="image264.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId501"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="478155" cy="212090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> thỏa mãn điều kiện </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="957580" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2093" name="image273.png"/>
+            <wp:docPr id="2093" name="image271.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image273.png"/>
+                    <pic:cNvPr id="0" name="image271.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId502"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="957580" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -18779,100 +18779,100 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
       <w:pPr>
         <w:ind w:firstLine="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Chứng minh bài toán phụ sau  </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="1435735" cy="308610"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2088" name="image283.png"/>
+            <wp:docPr id="2088" name="image290.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image283.png"/>
+                    <pic:cNvPr id="0" name="image290.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId507"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1435735" cy="308610"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(*) với mọi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="255905" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2087" name="image293.png"/>
+            <wp:docPr id="2087" name="image285.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image293.png"/>
+                    <pic:cNvPr id="0" name="image285.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId508"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="255905" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -18958,56 +18958,56 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
       <w:pPr>
         <w:ind w:firstLine="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bất đẳng thức xảy ra dấu “=” khi và chỉ khi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="393700" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2075" name="image284.png"/>
+            <wp:docPr id="2075" name="image277.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image284.png"/>
+                    <pic:cNvPr id="0" name="image277.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId509"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="393700" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19018,56 +19018,56 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
       <w:pPr>
         <w:ind w:firstLine="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Áp dụng bất đẳng thức (*) với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="403860" cy="158750"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2078" name="image275.png"/>
+            <wp:docPr id="2078" name="image281.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image275.png"/>
+                    <pic:cNvPr id="0" name="image281.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId510"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="403860" cy="158750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19079,56 +19079,56 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:tab/>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2722880" cy="318135"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2077" name="image291.png"/>
+            <wp:docPr id="2077" name="image289.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image291.png"/>
+                    <pic:cNvPr id="0" name="image289.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId511"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2722880" cy="318135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19139,56 +19139,56 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
       <w:pPr>
         <w:ind w:firstLine="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tương tự  với </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="872490" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2073" name="image285.png"/>
+            <wp:docPr id="2073" name="image292.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image285.png"/>
+                    <pic:cNvPr id="0" name="image292.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId512"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="872490" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19200,109 +19200,109 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:tab/>
         <w:tab/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2700020" cy="318135"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2072" name="image289.png"/>
+            <wp:docPr id="2072" name="image280.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image289.png"/>
+                    <pic:cNvPr id="0" name="image280.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId513"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2700020" cy="318135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, dấu bằng xảy ra khi y = 1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
       <w:pPr>
         <w:ind w:left="992" w:firstLine="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2679700" cy="318135"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2074" name="image290.png"/>
+            <wp:docPr id="2074" name="image288.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image290.png"/>
+                    <pic:cNvPr id="0" name="image288.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId514"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2679700" cy="318135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19435,56 +19435,56 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
       <w:pPr>
         <w:ind w:right="-108" w:firstLine="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lại có </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="2433955" cy="457200"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2085" name="image287.png"/>
+            <wp:docPr id="2085" name="image291.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image287.png"/>
+                    <pic:cNvPr id="0" name="image291.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId515"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2433955" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19497,107 +19497,107 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">P </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="4443730" cy="520700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2082" name="image286.png"/>
+            <wp:docPr id="2082" name="image283.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image286.png"/>
+                    <pic:cNvPr id="0" name="image283.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId516"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4443730" cy="520700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
       <w:pPr>
         <w:ind w:left="992" w:firstLine="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="3869055" cy="584835"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2081" name="image292.png"/>
+            <wp:docPr id="2081" name="image293.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image292.png"/>
+                    <pic:cNvPr id="0" name="image293.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId517"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3869055" cy="584835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19606,56 +19606,56 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
       <w:pPr>
         <w:ind w:firstLine="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dấu “=” xảy ra khi và chỉ khi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="957580" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2084" name="image281.png"/>
+            <wp:docPr id="2084" name="image286.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image281.png"/>
+                    <pic:cNvPr id="0" name="image286.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId518"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="957580" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -19673,100 +19673,100 @@
         </w:tabs>
         <w:ind w:left="992" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Vậy giá trị lớn nhất của biểu thức P là </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="574040" cy="266065"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2083" name="image288.png"/>
+            <wp:docPr id="2083" name="image282.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image288.png"/>
+                    <pic:cNvPr id="0" name="image282.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId519"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="574040" cy="266065"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">khi </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distB="0" distT="0" distL="114300" distR="114300">
             <wp:extent cx="957580" cy="201930"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2080" name="image279.png"/>
+            <wp:docPr id="2080" name="image287.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image279.png"/>
+                    <pic:cNvPr id="0" name="image287.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId518"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="957580" cy="201930"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -20585,51 +20585,51 @@
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.wmf"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.wmf"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.wmf"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject98.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject96.bin"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject92.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject220.bin"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject225.bin"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.wmf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject60.bin"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject215.bin"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject127.bin"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject213.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject188.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.wmf"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image162.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject190.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject59.bin"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.wmf"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject132.bin"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.wmf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject62.bin"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject223.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject133.bin"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.wmf"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject67.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject221.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.wmf"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject126.bin"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject189.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject61.bin"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject217.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject129.bin"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image217.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject185.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject64.bin"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image129.wmf"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject219.bin"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject136.bin"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject226.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.wmf"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject70.bin"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.wmf"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject134.bin"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image226.wmf"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject72.bin"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.wmf"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject142.bin"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject77.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image259.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject191.bin"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject68.bin"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject224.bin"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject139.bin"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject73.bin"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image257.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject137.bin"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject102.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image102.wmf"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject100.bin"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject104.bin"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.wmf"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.wmf"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject108.bin"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.wmf"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.wmf"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject106.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.wmf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.wmf"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject117.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject115.bin"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.wmf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject57.bin"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject177.bin"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.wmf"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject125.bin"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.wmf"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject58.bin"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject176.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.wmf"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject124.bin"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.wmf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject56.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image115.wmf"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.wmf"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject121.bin"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject55.bin"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject174.bin"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject119.bin"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject172.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject168.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject166.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject147.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.wmf"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image284.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image273.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image260.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject156.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject180.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject179.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject164.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image162.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject163.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject162.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject146.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject178.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject183.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject173.bin"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.wmf"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject171.bin"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.wmf"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject170.bin"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image170.wmf"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject169.bin"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image169.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject182.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject181.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject175.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject184.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject187.bin"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image281.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image287.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject186.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject145.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.wmf"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image275.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject144.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject86.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject85.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject120.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject118.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject88.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject87.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject123.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject112.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject111.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject110.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject109.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject113.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject154.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject152.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject150.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject131.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject114.bin"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject201.bin"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject105.bin"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject204.bin"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject103.bin"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image204.wmf"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.wmf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject99.bin"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.wmf"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject205.bin"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image268.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.wmf"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject203.bin"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject206.bin"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image206.wmf"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image280.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image208.wmf"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject207.bin"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.wmf"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject210.bin"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.wmf"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject208.bin"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image107.wmf"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject116.bin"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject209.bin"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject211.bin"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject107.bin"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image246.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject75.bin"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.wmf"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject193.bin"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject80.bin"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject194.bin"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject89.bin"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.wmf"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image261.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject197.bin"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.wmf"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject192.bin"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image253.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject78.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.wmf"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.wmf"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject195.bin"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject83.bin"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image229.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject93.bin"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.wmf"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject196.bin"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject91.bin"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.wmf"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image228.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.wmf"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject199.bin"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.wmf"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject101.bin"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject202.bin"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject97.bin"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.wmf"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject198.bin"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject95.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image198.wmf"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject200.bin"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.wmf"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject155.bin"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject82.bin"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image155.wmf"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.wmf"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject153.bin"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject90.bin"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.wmf"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject79.bin"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.wmf"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject149.bin"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject84.bin"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.wmf"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject158.bin"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject94.bin"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject157.bin"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.wmf"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject161.bin"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject167.bin"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.wmf"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject160.bin"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.wmf"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject159.bin"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject165.bin"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject212.bin"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject122.bin"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.wmf"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject216.bin"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject128.bin"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image216.wmf"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject65.bin"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.wmf"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.wmf"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject214.bin"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject140.bin"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject218.bin"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.wmf"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject130.bin"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.wmf"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject63.bin"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.wmf"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject222.bin"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.wmf"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject135.bin"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject66.bin"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image135.wmf"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject69.bin"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.wmf"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject143.bin"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject74.bin"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.wmf"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.wmf"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject141.bin"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.wmf"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject71.bin"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.wmf"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject138.bin"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject76.bin"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.wmf"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.wmf"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject148.bin"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject81.bin"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject151.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject17.bin"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject13.bin"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject11.bin"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject21.bin"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.wmf"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject19.bin"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject15.bin"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.wmf"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject25.bin"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.wmf"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject23.bin"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject31.bin"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image92.wmf"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.wmf"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject98.bin"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject29.bin"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image98.wmf"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.wmf"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject96.bin"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.wmf"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject27.bin"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image94.wmf"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.wmf"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject92.bin"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject220.bin"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.wmf"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject225.bin"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.wmf"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject60.bin"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image124.wmf"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject215.bin"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject127.bin"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image215.wmf"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject213.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject188.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.wmf"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image162.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject190.bin"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject59.bin"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.wmf"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image64.wmf"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject132.bin"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image219.wmf"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject62.bin"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject223.bin"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image62.wmf"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject133.bin"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image223.wmf"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject67.bin"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject221.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.wmf"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject126.bin"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image213.wmf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject189.bin"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject61.bin"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject217.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.wmf"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject129.bin"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image217.wmf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject185.bin"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject64.bin"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image129.wmf"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject219.bin"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject136.bin"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image221.wmf"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject226.bin"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image67.wmf"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject70.bin"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image136.wmf"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.wmf"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject134.bin"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image226.wmf"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image259.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject72.bin"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image137.wmf"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image262.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject142.bin"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image251.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject77.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image142.wmf"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image263.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject191.bin"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image256.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject68.bin"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image134.wmf"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject224.bin"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image252.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject139.bin"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image265.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject73.bin"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image139.wmf"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image258.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject137.bin"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject34.bin"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image96.wmf"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.wmf"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject102.bin"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject32.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image102.wmf"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject100.bin"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.wmf"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject104.bin"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject52.bin"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.wmf"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.wmf"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject108.bin"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject53.bin"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image108.wmf"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.wmf"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject38.bin"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image104.wmf"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.wmf"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject106.bin"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject36.bin"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image106.wmf"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.wmf"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject117.bin"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject54.bin"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image117.wmf"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject115.bin"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image54.wmf"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject57.bin"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image119.wmf"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject177.bin"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image57.wmf"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject125.bin"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image177.wmf"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject58.bin"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image125.wmf"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject176.bin"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.wmf"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject124.bin"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image176.wmf"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject56.bin"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image115.wmf"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image56.wmf"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject121.bin"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image175.wmf"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject55.bin"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image121.wmf"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject174.bin"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image55.wmf"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject119.bin"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image174.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject172.bin"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject168.bin"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image168.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject166.bin"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image166.wmf"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject147.bin"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image147.wmf"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image277.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image285.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image274.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image271.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image264.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image243.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image290.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image278.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image275.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image269.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject156.bin"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image156.wmf"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image154.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image179.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject180.bin"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image164.wmf"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject179.bin"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image163.wmf"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject164.bin"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image162.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject163.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image172.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject162.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject146.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject178.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image178.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject183.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject173.bin"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image173.wmf"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject171.bin"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image171.wmf"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject170.bin"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image170.wmf"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject169.bin"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image169.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject182.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image182.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject181.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image181.wmf"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject175.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image180.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject184.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject187.bin"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image282.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image288.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image280.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image292.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image289.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image286.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image293.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image283.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image291.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject186.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject145.bin"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.wmf"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image281.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject144.bin"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject43.bin"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject42.bin"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image190.wmf"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject51.bin"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image189.wmf"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image185.wmf"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject86.bin"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject85.bin"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.wmf"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject120.bin"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject118.bin"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image88.wmf"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject88.bin"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.wmf"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject87.bin"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject123.bin"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject112.bin"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.wmf"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject111.bin"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.wmf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject110.bin"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject109.bin"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.wmf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject113.bin"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image152.wmf"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject154.bin"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image150.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject152.bin"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image131.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject150.bin"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image114.wmf"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject131.bin"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image113.wmf"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject114.bin"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject201.bin"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image228.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject105.bin"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject22.bin"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image233.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject204.bin"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.wmf"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image257.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject103.bin"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image204.wmf"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject20.bin"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.wmf"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject99.bin"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.wmf"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image270.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject205.bin"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image273.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject26.bin"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image279.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image250.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image103.wmf"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject203.bin"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.wmf"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image266.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject44.bin"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image120.wmf"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject24.bin"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image255.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject206.bin"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.wmf"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image276.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject45.bin"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image206.wmf"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject28.bin"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image284.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image208.wmf"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject30.bin"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject207.bin"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image207.wmf"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject35.bin"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject210.bin"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.wmf"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image205.wmf"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject208.bin"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.wmf"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject37.bin"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image107.wmf"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject116.bin"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image210.wmf"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject33.bin"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject209.bin"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.wmf"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image123.wmf"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject39.bin"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject211.bin"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.wmf"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject107.bin"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image267.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image244.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image183.wmf"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject75.bin"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image191.wmf"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image75.wmf"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject193.bin"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image241.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject80.bin"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image118.wmf"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image245.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject194.bin"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image242.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject89.bin"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.wmf"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject9.bin"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image272.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject197.bin"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image236.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject8.bin"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image246.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image80.wmf"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject192.bin"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image254.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject78.bin"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image194.wmf"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject7.bin"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image247.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image78.wmf"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject195.bin"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image249.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject83.bin"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.wmf"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image188.wmf"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject48.bin"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image46.wmf"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject47.bin"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image240.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.wmf"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject46.bin"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image184.wmf"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject50.bin"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image187.wmf"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject49.bin"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject93.bin"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image197.wmf"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image144.wmf"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject196.bin"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image227.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject91.bin"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image202.wmf"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject10.bin"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image230.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image145.wmf"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject199.bin"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image146.wmf"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image231.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject101.bin"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image201.wmf"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject18.bin"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image232.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject202.bin"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.wmf"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image248.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject16.bin"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image237.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image239.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject97.bin"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image199.wmf"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject14.bin"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image234.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image186.wmf"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject198.bin"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image235.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject95.bin"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image198.wmf"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject12.bin"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image238.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image99.wmf"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject200.bin"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image84.wmf"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject155.bin"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject82.bin"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image155.wmf"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image85.wmf"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject153.bin"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject90.bin"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image81.wmf"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject79.bin"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image79.wmf"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject149.bin"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject84.bin"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image86.wmf"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject158.bin"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject94.bin"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject157.bin"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image159.wmf"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject161.bin"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image161.wmf"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject167.bin"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image157.wmf"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject160.bin"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image160.wmf"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject159.bin"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image165.wmf"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject165.bin"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject212.bin"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.wmf"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject122.bin"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image111.wmf"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject40.bin"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image122.wmf"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject216.bin"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.wmf"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject128.bin"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image216.wmf"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject65.bin"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image128.wmf"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image109.wmf"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject214.bin"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.wmf"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image110.wmf"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject41.bin"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image116.wmf"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject140.bin"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject218.bin"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image65.wmf"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject130.bin"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image112.wmf"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject63.bin"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image130.wmf"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject222.bin"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image63.wmf"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject135.bin"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject66.bin"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image135.wmf"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject69.bin"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image138.wmf"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image69.wmf"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject143.bin"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject74.bin"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image143.wmf"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image74.wmf"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject141.bin"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image66.wmf"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject71.bin"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image153.wmf"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image71.wmf"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject138.bin"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject76.bin"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image141.wmf"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image76.wmf"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject148.bin"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject81.bin"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image151.wmf"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject151.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>