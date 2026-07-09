--- v0 (2026-02-23)
+++ v1 (2026-07-09)
@@ -7,206 +7,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="459"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1157"/>
+        <w:gridCol w:w="466"/>
+        <w:gridCol w:w="2779"/>
+        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="664"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="2327"/>
+        <w:gridCol w:w="2001"/>
         <w:gridCol w:w="1667"/>
+        <w:gridCol w:w="1192"/>
+        <w:gridCol w:w="1619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="2C088FB3" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="2C088FB3" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
+            <w:tcW w:w="459" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49747942" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3188" w:type="dxa"/>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="145CA661" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="636" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4167A311" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FE7961F" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32770006" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A48BB13" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1859" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="733D9A05" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1898" w:type="dxa"/>
+            <w:tcW w:w="1750" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D4AB505" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:tcW w:w="1157" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="560F3664" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20A66F4D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="34779105" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="34779105" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
+            <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F7D9EBE" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3188" w:type="dxa"/>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D03542C" w14:textId="10B9BC8D" w:rsidR="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t xml:space="preserve">Стол ученический Трапеция СШ мобильный 1200/600×520 мм регулируемый 4–7 ростовых групп на телескопических ножках Ø40/51 мм </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">+ 2 </w:t>
             </w:r>
             <w:r w:rsidRPr="008A1DF0">
               <w:t>колёса</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CC78634" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2168C2B7" w14:textId="1E3111D2" w:rsidR="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -243,1727 +243,1670 @@
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1653123" cy="1327919"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="385C71CB" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRDefault="008A1DF0"/>
           <w:p w14:paraId="713FBB42" w14:textId="24689072" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="636" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34FFC3D2" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A1DF0">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5308180B" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="788F4625" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B82E5B7" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1859" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57B36316" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Стол для учебных заведений, «Точек роста» и других образовательных учреждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1898" w:type="dxa"/>
+            <w:tcW w:w="1750" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17ED3962" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:tcW w:w="1157" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02BF17C8" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78000974" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="4F949F69" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="4F949F69" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
+            <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A032A2E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3188" w:type="dxa"/>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16761DDA" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="636" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C63E054" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EA1CFD5" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10AEE5A4" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Модульность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20AC6E17" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1859" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="120833F6" w14:textId="2CB29D53" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t xml:space="preserve">Модульная система: возможность комбинирования в </w:t>
             </w:r>
             <w:r>
               <w:t>разные фигуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1898" w:type="dxa"/>
+            <w:tcW w:w="1750" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FBE2268" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:tcW w:w="1157" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C3AD8E8" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18A0100E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="42CEB638" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="42CEB638" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
+            <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13B44D13" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3188" w:type="dxa"/>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06FD81C9" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="636" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4668B21E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39860848" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65F894C3" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Форма столешницы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C6FD82E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1859" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39C5204C" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Трапециевидная: ширина спереди 1200 мм, ширина сзади 600 мм, глубина 520 мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1898" w:type="dxa"/>
+            <w:tcW w:w="1750" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A74D74E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:tcW w:w="1157" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F74A10E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48536822" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="31996C6E" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="31996C6E" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
+            <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F316255" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3188" w:type="dxa"/>
+            <w:tcW w:w="2926" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7495FE23" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="636" w:type="dxa"/>
+            <w:tcW w:w="656" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39438BD0" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="648" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F577138" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="1936" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="089F5633" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2159" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63BAA8E2" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1859" w:type="dxa"/>
+            <w:tcW w:w="1938" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AEDD573" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1898" w:type="dxa"/>
+            <w:tcW w:w="1750" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61224D1B" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1114" w:type="dxa"/>
+            <w:tcW w:w="1157" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BF4E4B7" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CF72D7F" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="29DF9617" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="58B3BD15" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="018DC70D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3719F745" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2FD8B9" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="189A2187" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C04F64E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Телескопические ножки (опоры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156A0C5E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
             </w:r>
             <w:r w:rsidRPr="008A1DF0">
               <w:lastRenderedPageBreak/>
-              <w:t>подтверждением качества</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="3B33BB51" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+              <w:t>обусловленная регулируемостью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="206939B5" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:lastRenderedPageBreak/>
-              <w:t>Протокол испытаний № 40-1-4/1/2023 от 02.10.2023</w:t>
-[...31 lines deleted...]
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t xml:space="preserve">Две стальные трубы: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>внутренняя Ø40 мм с фланцем Ø80 мм (5 отверстий), внешняя Ø51 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD79A22" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D411233" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1463EE25" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t xml:space="preserve">Участник указывает </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="58B3BD15" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="3B6EFED9" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="1463EE25" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0269BEF3" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCF2E78" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0036824C" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="463159C7" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4DFBA9" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Распределение опор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40BC7EDA" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Дополнительная характеристика, обусловленная мобильностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5B3FCC" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>2 опоры с регулируемыми пластиковыми подпятниками (ход 0–50 мм), 2 опоры с поворотными колёсами Ø50 мм с тормозом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39AB3D57" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="795D1056" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0248BC5D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="3B6EFED9" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="668378FA" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="795D1056" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C33941E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51C5FFBD" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33F0E262" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B299295" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44E934D2" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Механизм регулировки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="419C3C33" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21BE3730" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Перемещение внешней трубы Ø51 мм вдоль внутренней трубы Ø40 мм с фиксацией винтом, центрирование пластиковой втулкой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1957EAEE" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDC72AB" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0248BC5D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1027EB88" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="668378FA" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="24DA9255" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="419C3C33" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC4EDFA" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09EA83E3" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04D25CCE" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="153F0D4D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEDFADF" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Подпятник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABE03D1" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1859" w:type="dxa"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="1027EB88" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A55BB7" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Регулируемый пластиковый подпятник на 2 опорах, ход регулировки 0–50 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70BC5FCF" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05B46A5C" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7560FD19" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="24DA9255" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="7C68D978" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="05B46A5C" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="702C903B" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78A620F7" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="184B958D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26B4F267" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06C42B65" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Колеса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC16A3B" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>обусловленная мобильностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D15172D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Поворотные колёса Ø50 мм с </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>тормозом на 2 опорах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D26E699" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18695FD7" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8E6FEF" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t xml:space="preserve">Участник указывает точное </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="7C68D978" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="3FA71B28" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="18695FD7" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6BD2E5" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C86703D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8C8DDC" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="572ADF27" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22BFB7C8" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Столешница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFA3A9D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Дополнительная характеристика, обусловленная долговечностью и гигиеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA77366" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>ЛДСП 16 мм, углы закруглённые R-50 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C02EC25" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="672A03FB" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1D8E6FEF" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51E7AB65" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="3FA71B28" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="2F7CDFA0" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="672A03FB" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08C9A2BA" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A748134" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="228D743F" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27B14BE3" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57B90361" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Толщина ЛДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC377C0" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Дополнительная характеристика, обусловленная прочностью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38D606F3" w14:textId="3E69D92F" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="00A94E27">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>16 мм</w:t>
+            </w:r>
+            <w:r w:rsidR="00A94E27" w:rsidRPr="00A94E27">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94E27">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>22 м</w:t>
+            </w:r>
+            <w:r w:rsidR="00A94E27" w:rsidRPr="00A94E27">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">м, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A94E27">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>32 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05D5580C" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649F6793" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="51E7AB65" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52555A7A" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="2F7CDFA0" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="2DEFD1D2" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="649F6793" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="649BC6C7" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4725AF56" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC4576D" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="065ABAA1" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61B677A5" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Крепление ножек к столешнице</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3018E7E2" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46849501" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Саморезы 3,8×16 мм через отверстия во фланце Ø80 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67552146" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47EA796F" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="52555A7A" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09416C99" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="2DEFD1D2" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="3757CDEE" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="09416C99" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64512D85" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="194C250E" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1936467B" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="523A9F98" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E096BED" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Концы труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7E378B" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17259E2C" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1931CD30" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26995DB1" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64AC0C11" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="3757CDEE" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="32D52B60" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="26995DB1" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E83F090" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B09AA1" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2028F5EC" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6F13A2" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="665110D4" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Тип покрытия ножек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFF9332" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t xml:space="preserve">Дополнительная характеристика, обусловленная </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBEBA82" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>Порошковая краска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5905E2CB" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51DA7038" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+            <w:tcW w:w="1667" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="440FF274" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t xml:space="preserve">Участник указывает точное </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A1DF0">
+              <w:lastRenderedPageBreak/>
+              <w:t>соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="32D52B60" w14:textId="77777777" w:rsidTr="008A1DF0">
+      <w:tr w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w14:paraId="60922078" w14:textId="77777777" w:rsidTr="00A94E27">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...84 lines deleted...]
-          <w:p w14:paraId="51DA7038" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36EDD68B" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2926" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4C7613" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="656" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="595AA01A" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04BCE030" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF143A3" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Стойкость покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2251" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBCB8E1" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1938" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="190D6276" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
+            <w:r w:rsidRPr="008A1DF0">
+              <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1750" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="318710BA" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25996A77" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
-[...108 lines deleted...]
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="1667" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0996283B" w14:textId="77777777" w:rsidR="008A1DF0" w:rsidRPr="008A1DF0" w:rsidRDefault="008A1DF0">
             <w:r w:rsidRPr="008A1DF0">
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="418080B9" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
     <w:sectPr w:rsidR="00FB30C9" w:rsidSect="008A1DF0">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
@@ -1983,51 +1926,53 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A1DF0"/>
     <w:rsid w:val="004B10B2"/>
+    <w:rsid w:val="006B4F2E"/>
     <w:rsid w:val="008A1DF0"/>
+    <w:rsid w:val="00A94E27"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00EC4375"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2620,50 +2565,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A1DF0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -3281,54 +3227,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>567</Words>
-  <Characters>3235</Characters>
+  <Words>532</Words>
+  <Characters>3039</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3795</CharactersWithSpaces>
+  <CharactersWithSpaces>3564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>