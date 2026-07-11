--- v0 (2026-03-01)
+++ v1 (2026-07-11)
@@ -7,206 +7,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="437"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1450"/>
+        <w:gridCol w:w="470"/>
+        <w:gridCol w:w="2692"/>
+        <w:gridCol w:w="679"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="1940"/>
+        <w:gridCol w:w="2356"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1751"/>
+        <w:gridCol w:w="1206"/>
+        <w:gridCol w:w="1639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="037F749D" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="037F749D" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcW w:w="437" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59EF8938" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:tcW w:w="2798" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5570170A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="532" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4830B179" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
+            <w:tcW w:w="610" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F155CCE" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41960940" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33EDC1DB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4332ADB9" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1817" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A3F70C5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="dxa"/>
+            <w:tcW w:w="1074" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3ED5F1E2" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
+            <w:tcW w:w="1450" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30AD4D69" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="222D61D6" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="222D61D6" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcW w:w="437" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BA958BE" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:tcW w:w="2798" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E3474FC" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Стол ученический СШ для кабинета физики, биологии, химии с бортиком 1200×600 мм на О-образных опорах</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FAF8D8F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FF81AD4" w14:textId="1EFB087A" w:rsidR="00BB281D" w:rsidRDefault="00BB281D">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AA77617" wp14:editId="47A2A053">
                   <wp:extent cx="1562100" cy="1562100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Рисунок 1"/>
                   <wp:cNvGraphicFramePr>
@@ -288,2610 +288,2495 @@
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1571540" cy="1871164"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ABE4338" w14:textId="364E864C" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="532" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30259F26" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB281D">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
+            <w:tcW w:w="610" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E574C8C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6620653B" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D8887D" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24F8E726" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Стол для учебных заведений, кабинетов физики, биологии, химии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1817" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BC85812" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="dxa"/>
+            <w:tcW w:w="1074" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FE79E61" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
+            <w:tcW w:w="1450" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03B3C230" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="589B6C8B" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="589B6C8B" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcW w:w="437" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="420F23A3" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3319" w:type="dxa"/>
+            <w:tcW w:w="2798" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59D6F656" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="532" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26B51E15" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="483" w:type="dxa"/>
+            <w:tcW w:w="610" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D4FC122" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="1711" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47B0DCFD" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2033" w:type="dxa"/>
+            <w:tcW w:w="2072" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="671AB31E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0656849B" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1817" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4029E7B4" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="dxa"/>
+            <w:tcW w:w="1074" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22AAC37A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
+            <w:tcW w:w="1450" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C19E60E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="102D5C35" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="0CBA7C9E" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="6FF474AF" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37370FD5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56672928" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA2C802" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55DFE4D1" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="095A1BF1" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Каркас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60EEA33F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF998A7" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Прямоугольные стальные трубы 25×40 мм, толщина стенки 1,2 мм, О-образная конструкция опор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6226AC" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F724C74" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEBF248" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="0CBA7C9E" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="329DB01A" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">Прямоугольные стальные трубы 25×40 мм, толщина стенки 1,2 мм, О-образная </w:t>
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="694B5F4F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B945675" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54C58A8A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3960A746" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFE0BC9" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Столешница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C16F250" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная химстойкостью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="475ACE2A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t xml:space="preserve">ДСП 16 мм с покрытием HPL (High </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Pressure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB281D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Laminate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB281D">
+              <w:t xml:space="preserve">), устойчивым к химическим реагентам, влаге и </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB281D">
               <w:lastRenderedPageBreak/>
-              <w:t>конструкция опор</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="6F724C74" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+              <w:t>высоким температурам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01A3F8B4" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A88C3E5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0EEBF248" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCFEC01" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="329DB01A" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="6BB026CE" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...95 lines deleted...]
-          <w:p w14:paraId="0A88C3E5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6679AD69" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64FE786C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115EBAED" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A35DAF4" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1DC011" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Размер столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="335E4F14" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="440C7254" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>1200×600 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8AE5F8" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A532AF" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3BCFEC01" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47964A60" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="6BB026CE" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="5F2013C0" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="67A532AF" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCD962F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0771E5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51A962D0" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A40B2E1" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1B6277" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Бортик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="689D4B51" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="755F4554" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>По периметру столешницы, из ЛДСП 16 мм, высотой 100 мм, предотвращает соскальзывание приборов и материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62F39EBA" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="371D1F1C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="47964A60" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="733F5155" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="5F2013C0" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="4D8165A2" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="371D1F1C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA29FEA" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35DDB4D1" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156E837B" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB6B916" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE74BB2" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Экран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="334FC92D" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная жёсткостью конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16E59133" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Из ЛДСП 16 мм, высотой 100 мм, повышает жёсткость конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="000020CE" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF7390F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="733F5155" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A54AD18" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="4D8165A2" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="1009DC3B" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="6A54AD18" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7824D19D" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="378A651A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53557408" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10512BBA" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="150749BA" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Углы столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53A41F2A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4C69BE" w14:textId="2CD66D4F" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB281D">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Прямые (по умолчанию) или закруглённые R-50 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="408195E9" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4660D719" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C28B08E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="1009DC3B" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="7305383F" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="5A4C69BE" w14:textId="2CD66D4F" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65527017" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26A30616" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="572D4AC4" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9A13B2" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F29357" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Толщина ДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="790B5E39" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная прочностью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="442AA6F2" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Прямые (по умолчанию) или закруглённые R-50 мм</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="0C28B08E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+              <w:t>16 мм (возможна замена на 22 мм или 32 мм по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33535DAB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="203D351A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="672AE0F6" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="7305383F" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="0CE1EE68" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="672AE0F6" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4BC4E5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37CD5058" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9020ED" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="664BFF95" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C98EF05" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Крепление столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="621637E7" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="096B95C1" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Скрытое (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>футорки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB281D">
+              <w:t xml:space="preserve"> + винты М6×10 мм), без выступающих </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB281D">
+              <w:lastRenderedPageBreak/>
+              <w:t>элементов — соответствует п. 7.5.3 СанПиН 2.4.2.3286-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5CB1C0" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="221C0C23" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="290A5815" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="0CE1EE68" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="7EC0504D" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...87 lines deleted...]
-          <w:p w14:paraId="221C0C23" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5283B7EA" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22336553" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28C2E869" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="585AD404" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F848F6C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Крепление экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7EE047" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6EC68E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Болты мебельные М6×25 мм + гайка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC4095B" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24A7C4BF" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="290A5815" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5333A150" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="7EC0504D" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="3DB75C94" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="5333A150" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32D59CCC" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47ED1DA5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E970D1E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33DF315C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14755AD6" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Крючки для портфеля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="752A70FF" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="783DDBBF" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>2 приварных крючка, расположенных на безопасной высоте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78242AFD" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E922ED0" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>шт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="691AA1A0" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="3DB75C94" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="5D5E3C02" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...93 lines deleted...]
-          <w:p w14:paraId="691AA1A0" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E67715B" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="217496DD" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10CC57DB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A532F8C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3453D02C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Концы труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E65F850" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78F3BDBF" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C33A6E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11A5531F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7298D7" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="5D5E3C02" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="15D0B63E" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...84 lines deleted...]
-          <w:p w14:paraId="11A5531F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0330F2A5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07D95639" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37CD779E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6072A7A0" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2995A1BC" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Тип покрытия каркаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6A5F65" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47DA8513" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Порошковая краска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25300C96" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5F926F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0E7298D7" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50819227" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник указывает точное </w:t>
-[...7 lines deleted...]
-              <w:t>соответствие требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="15D0B63E" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="3365AF9B" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="3F5F926F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02EC145C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35D5CADD" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65D45807" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E41E9EC" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61B7D35B" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Стойкость покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="643434FB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41E162BE" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E95D987" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55C70D52" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="50819227" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5056F79A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="3365AF9B" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="08D4BB96" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="55C70D52" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0E8CEC" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C411BBD" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78D211F9" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E088860" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18649BBA" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Цвет каркаса (по RAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B6E1AB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10FC58AE" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB281D">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">белый (9016), бежевый (1001), серый (7040), коричневый </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB281D">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(8017), чёрный (9005), ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE2D2D8" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07BF74D3" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5056F79A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56F179A6" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="08D4BB96" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="01ABCD5E" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="66B6E1AB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="642D1AA5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31640BC7" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="662490FB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23DAD629" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D56A8BB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Цвет столешницы, бортика и экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2093CC80" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="10FC58AE" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="611917AD" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="07BF74D3" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+              <w:t>6133 Бук, 4131 Белый мрамор, 017 Белый, 2760 Серый, 8510 Крем, 2024 Капучино, ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAE2523" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25D368AA" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="56F179A6" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A62F708" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="01ABCD5E" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="29C515B0" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="611917AD" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36F2525C" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="094E6AA5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="205DF08B" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE1CB9A" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="474CBB3F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Ростовые группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65B833BB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66A57096" w14:textId="392C38AE" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>6133 Бук, 4131 Белый мрамор, 017 Белый, 2760 Серый, 8510 Крем, 2024 Капучино, ДРУГОЙ</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="3A62F708" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+              <w:t>5 (700 мм), 6 (760 мм), 7 (820 мм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73DD1AA8" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04549C04" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>мм / гр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF1F808" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник перечисляет все доступные цвета</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="29C515B0" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="153E4730" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="3CF1F808" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08DDBF0F" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF745D1" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="523E3293" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37270E77" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7062B5A2" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Устойчивость (угол опрокидывания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15DEEFDB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24A45C88" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Не менее 14° (фактически — 26°)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="507E9B2E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24142262" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3377C7F1" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="153E4730" w14:textId="77777777" w:rsidTr="00BB281D">
+      <w:tr w:rsidR="00BB281D" w:rsidRPr="00BB281D" w14:paraId="052DEC1D" w14:textId="77777777" w:rsidTr="00747B3E">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="397" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="15DEEFDB" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:tcW w:w="437" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113DBFBA" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2798" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08F0FA65" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="618" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC2B488" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="610" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9495F5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E499598" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
+            <w:r w:rsidRPr="00BB281D">
+              <w:t>Прочность конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2072" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47FCCDE5" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4873B6B0" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:r w:rsidRPr="00BB281D">
               <w:t xml:space="preserve">Выдерживает статическую нагрузку до 200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB281D">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BB281D">
               <w:t xml:space="preserve"> на столешницу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1817" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A345861" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="888" w:type="dxa"/>
+            <w:tcW w:w="1074" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="652F3DEE" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB281D">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1471" w:type="dxa"/>
+            <w:tcW w:w="1450" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6067B23E" w14:textId="77777777" w:rsidR="00BB281D" w:rsidRPr="00BB281D" w:rsidRDefault="00BB281D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB281D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66AA6B3B" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
-    <w:sectPr w:rsidR="00FB30C9" w:rsidSect="00E963DA">
+    <w:sectPr w:rsidR="00FB30C9" w:rsidSect="00747B3E">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E963DA"/>
     <w:rsid w:val="00025458"/>
+    <w:rsid w:val="00255897"/>
     <w:rsid w:val="004B10B2"/>
+    <w:rsid w:val="00747B3E"/>
     <w:rsid w:val="00772D05"/>
     <w:rsid w:val="00BB281D"/>
     <w:rsid w:val="00D04DEA"/>
     <w:rsid w:val="00D57ED6"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00E963DA"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3488,50 +3373,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E963DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -4187,55 +4073,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4065</Characters>
+  <Pages>4</Pages>
+  <Words>684</Words>
+  <Characters>3902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4769</CharactersWithSpaces>
+  <CharactersWithSpaces>4577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>