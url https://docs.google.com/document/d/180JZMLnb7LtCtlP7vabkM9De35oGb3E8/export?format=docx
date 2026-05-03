--- v0 (2025-11-16)
+++ v1 (2026-05-03)
@@ -1,105 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROPOSAL</w:t>
+        <w:t xml:space="preserve">PROPOSAL PKM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Jenis Kegiatan)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="414.00000000000006"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -165,706 +169,743 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(JUDUL KEGIATAN)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TIM PENGUSUL</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Nama Ketua dan Anggota Tim, lengkap dengan gelar dan NIDN/NIM)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">STT REFORMED INJILI INTERNASIONAL </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(Bulan dan Tahun)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.rnkpjpunz2hm" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">HALAMAN PENGESAHAN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2977"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Judul Kegiatan</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2977"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Jenis Program PkM</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2977"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bidang Fokus</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="283.46456692913375" w:hanging="283.46456692913375"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Daftar Tim Pelaksana PkM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ketua Pelaksana</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nama Lengkap (NIDN)</w:t>
+        <w:t xml:space="preserve">Nama Lengkap (NIDN/NIM)</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Jabatan Fungsional</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Studi</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nomor HP/E-mail</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anggota Pelaksana (1)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nama Lengkap (NIDN/NIM)</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Studi</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anggota Pelaksana (2)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nama Lengkap (NIDN/NIM)</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Studi</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3255"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pendanaan PkM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Lama PkM Keseluruhan</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Biaya PkM Keseluruhan</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Biaya Pelaksanaan PkM</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="4320"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Biaya Luaran Tambahan PkM</w:t>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="3255"/>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -916,305 +957,324 @@
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="840" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ketua UPPM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ketua Pelaksana,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Nama Lengkap)</w:t>
+              <w:t xml:space="preserve">Prof. Billy Kristanto, Dr. phil., Dr. theol.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIDN: …………………………</w:t>
+              <w:t xml:space="preserve">NIDN: 2310067001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(Nama Lengkap)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NIDN/NIM: ……………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1140" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Menyetujui, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ketua STTRII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="440" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Nama Lengkap)</w:t>
+              <w:t xml:space="preserve">Prof. Benyamin F. Intan, Ph.D.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIDN: ……………………..</w:t>
+              <w:t xml:space="preserve">NIDN: 2302056601</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:bottom w:color="000000" w:space="1" w:sz="6" w:val="single"/>
         </w:pBdr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.z87mxmh1vp1n" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
@@ -1249,51 +1309,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tim pelaksana</w:t>
         <w:tab/>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="-1513250448"/>
+        <w:id w:val="-1103570912"/>
         <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table2"/>
             <w:tblW w:w="10305.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblInd w:w="-540.0" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:insideH w:color="000000" w:space="0" w:sz="8" w:val="single"/>
               <w:insideV w:color="000000" w:space="0" w:sz="8" w:val="single"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="630"/>
             <w:gridCol w:w="2745"/>
             <w:gridCol w:w="1785"/>
             <w:gridCol w:w="1785"/>
@@ -2323,434 +2383,468 @@
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="8505"/>
         </w:tabs>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A. Ringkasan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pada bagian ini, tim pengusul merangkum seluruh kegiatan yang dimulai dari latar belakang, metode pelaksanaan, tujuan, serta hasil atau pencapaian kegiatan yang dikerjakan untuk rentang sekian waktu. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">B. Pendahuluan </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pendahuluan memberikan gambaran mengenai isu yang terjadi di tengah masyarakat dan arah kegiatan yang dihubungkan dengan tema pada peta jalan pengabdian masyarakat STTRII 2021-2025. Oleh sebab itu, pendahuluan perlu menjelaskan signifikansi dan keunikan kegiatan tersebut . </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pendahuluan setidaknya harus memuat aspek (1) latar belakang permasalahan; (2) tujuan kegiatan; (3) kontribusi kegiatan; dan (4) metode pelaksanaan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">C. Analisis Situasi </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Meskipun kegiatan pengabdian masyarakat dibedakan dari penelitian, tetapi pelaksanaannya tetap berbasis riset. Artinya, pengembangan ilmu teologi Kristen merupakan dasar kegiatan dari awal hingga akhir yang meliputi analisis situasi, metode pelaksanaan, dan keluaran (jurnal, buku, atau prosiding). Sebelum terjun ke masyarakat, pelaksana pengabdian perlu melakukan kajian tentang isu yang berkembang dan solusi yang hendak ditawarkan. Analisis situasi merupakan salah satu uraian prapenelitian yang lebih rinci dari latar belakang masalah yang terdapat di bagian pendahuluan. Di bagian ini, pelaksana pengabdian perlu menguraikan kajian awal terhadap situasi lingkungan dari mitra sasaran.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">D. Metode Pelaksanaan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Metode pelaksanaan PkM memuat mengenai teknik dan tahapan pelaksanaan PkM. beberapa metode yang lazim digunakan adalah penelitian tindakan partisipatoris (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">participatory action research</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">pembelajaran praktis (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">service-learning</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">), pengabdian berbasis riset yang bertumpu pada masyarakat (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">community based research</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">), dan pemberdayaan masyarakat berbasis sumber daya (</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">asset based community development</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">). Di samping itu, metode-metode tersebut diikuti oleh jadwal kegiatan yang menguraikan rencana kerja hingga tenggat pelaksanaan PkM. l</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">E. Anggaran Biaya</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anggaran biaya merupakan rincian pendanaan yang laporan pengajuannya harus dibuat secara transparan. Bersamaan dengan laporan tersebut, tim pelaksana juga harus membuat skema pendanaan yang sudah dijelaskan di Panduan penelitian dan pengabdian masyarakat STTRII, antara lain: skema pelatihan/pendampingan, pemecahan sosial, desa binaan, kolaborasi eksternal, dan kemitraan internasional</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">F. Target Hasil dan Keluaran Kegiatan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bab ini terdiri dari target hasil pelaksanaan kegiatan serta keluaran yang hendak dicapai. Hasil pelaksanaan merupakan hasil kuantitatif dan kualitatif yang didapat dalam kegiatan, sedangkan keluaran yang dicapai merujuk kepada Indikator Kinerja Utama, yakni artikel jurnal, pembukuan, atau peran sebagai </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">keynote speaker. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Selain itu, indikator kinerja tambahan juga dapat dijadikan rujukan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">G. Referensi </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sumber rujukan mengandung referensi dari karya pengabdian yang relevan dan mutakhir. Artinya, sumber dari jurnal, buku referensi, monograf, dan prosiding dengan rentang waktu sepuluh tahun terakhir lebih dianjurkan. Namun, sumber referensi tidak menutup kemungkinan mencantumkan daftar rujukan yang melampaui rentang waktu tersebut karena merupakan literatur klasik atau data/teori/tesisnya masih relevan. Penulisan referensi ini menggunakan gaya Chicago terbaru.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">H. Lampiran </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.erbfnvkduzl" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId8" w:type="default"/>
       <w:footerReference r:id="rId9" w:type="default"/>
       <w:footerReference r:id="rId10" w:type="first"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="0"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -3517,168 +3611,183 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="id-ID"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="414.00000000000006"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="TableNormal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="0" w:before="240" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
@@ -4512,85 +4621,74 @@
   <w:style w:type="table" w:styleId="Table4">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>