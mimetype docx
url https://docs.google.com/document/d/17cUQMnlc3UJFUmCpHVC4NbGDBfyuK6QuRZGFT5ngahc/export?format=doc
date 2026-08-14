--- v0 (2025-11-06)
+++ v1 (2026-08-14)
@@ -112,102 +112,105 @@
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="00adbc" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="570" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity Guide - Paper Prototype User Testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="00adbc" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="0.0" w:type="dxa"/>
               <w:left w:w="0.0" w:type="dxa"/>
               <w:bottom w:w="0.0" w:type="dxa"/>
               <w:right w:w="0.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
@@ -352,167 +355,171 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Decide who on your team will have each of the following roles for the test. You will switch roles between tests.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Narrator: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">the person running the test. They explain what is happening to the user, answer any questions (though do not help the user) and assign users new tasks.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Computer:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="696969"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">manipulate the low fidelity prototype based on what the user is doing.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Observers: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="696969"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">watch the interaction and write down in their notes what they see the user do in response to the computer</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
@@ -567,50 +574,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Create and Run Test Cases</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="7665a0"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">On the next sheet you’ll find the test cases sheet you’ll use to run and record your test.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
@@ -737,534 +745,559 @@
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">User Said / Did</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">What it Means</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="5720" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Kept clicking on Suzette’s face to try and change her settings.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Game did not give feedback to users responses to tell them if they were right or not</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Information screen does not have anything after to display information</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">App is trying to do a lot of different things that might not be too connected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
               <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
               <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandkid images should link to settings page.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Add another screen that can tell users if their response is correct or not. Also a good chance to add more info</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Need to actually have information to be able to give people. </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Are certain screens not as necessary as others? Do I think the information screen? What else can I change?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -1286,55 +1319,57 @@
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xp4jnralsh44" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Test Cases</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Create User Tasks</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fill in the left column of the table with different common tasks your user will want to do with your app.</w:t>
       </w:r>
     </w:p>
@@ -1348,55 +1383,57 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Test Your Prototype</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ask the user to try to complete a task listed in the table. Test the app by starting the user on the home screen and allowing them to navigate through it by clicking. Here are some guidelines:</w:t>
       </w:r>
     </w:p>
@@ -1529,55 +1566,57 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Record Findings</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">In the “What the User Tried” and “The User’s Reaction” columns include what your user did to complete each task. In the next column include their reactions about how easy or approachable the app was to use.  </w:t>
       </w:r>
     </w:p>
@@ -1591,55 +1630,57 @@
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Switch Roles</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Once the user is done with a task, switch narrator, computer, and observer roles within your group, and try the next task.  The user does not switch.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -1704,129 +1745,135 @@
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Task</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">What the User Tried</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">The User’s Reaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1560" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
@@ -1860,94 +1907,98 @@
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Hit the about us button on the home screen to get to the about us screen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Got here easily.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1560" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
@@ -1976,94 +2027,98 @@
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Went home and then hit the information button to try and look something up</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">I can get there to look up information, but I can’t pull anything up. There is no screen after the information screen to show me specific information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1560" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
@@ -2092,94 +2147,98 @@
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Went home and hit the how to play button to learn how to play</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Straightforward to get here. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1560" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
@@ -2208,94 +2267,98 @@
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Hit the play game button from the how to play screen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Easy to get here. I can play the game just fine, but I have no idea if what I am choosing is right or wrong. It does not tell me and I do not know sometimes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1560" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
@@ -2324,116 +2387,121 @@
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Went back home by clicking the home button and then clicked on the what you can do button</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Indie Flower" w:cs="Indie Flower" w:eastAsia="Indie Flower" w:hAnsi="Indie Flower"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">What you can do and the game feel like they are not connected. One is teaching us about animals and the other is helping us with how to save the earth.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:rPr>
           <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="7665a0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId7" w:type="default"/>
       <w:headerReference r:id="rId8" w:type="first"/>
       <w:footerReference r:id="rId9" w:type="default"/>
       <w:footerReference r:id="rId10" w:type="first"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="720" w:top="431.99999999999994" w:left="979.2" w:right="720" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -2547,50 +2615,51 @@
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
@@ -2844,85 +2913,88 @@
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:before="460" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="7665a0"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="38"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="7665a0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ubuntu" w:cs="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:color w:val="ffa400"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
@@ -2932,84 +3004,86 @@
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>