--- v0 (2025-12-10)
+++ v1 (2026-11-06)
@@ -1,5987 +1,6224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EXCELENTÍSSIMO</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> SENHOR(A) DOUTOR(A) JUIZ(A) DE DIREITO DA ___ VARA DA COMARCA DE CIDADE/ESTADO.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
-[...9 lines deleted...]
-      </w:pPr>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Distribuição por dependência: nº </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX </w:t>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
-      <w:pPr>
-[...69 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FULANO DE TAL</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, nacionalidade, menor impúbere, incapaz, nascido em </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> inscrito no CPF/MF:, neste ato, devidamente representado por sua genitora </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FULANA DE TAL</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, nacionalidade, profissão, estado civil</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">portadora do RG: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> inscrita no CPF/MF: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">ambos residentes e domiciliados no endereço da (Rua, Alameda, Avenida), Nº: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bairro: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX, Cidade/Distrito/Estado</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, com endereço digital através do e-mail: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">vem, por meio de seus procuradores infrassinados que esta subscreve, respeitosamente a presença de Vossa Excelência, nos termos do art. 1696 e 1698 do Código de processo Civil, propor ação de:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EXECUÇÃO DE ALIMENTOS NO RITO DA PENHORA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Em face de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FULANO DE TAL,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> nacionalidade, profissão, estado civil, portador do RG: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">inscrita no CPF/MF: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">residente e domiciliado no endereço da (Rua, Alameda, Avenida), Nº: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bairro: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Cidade/Distrito/Estado</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, com endereço digital através do e-mail: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">com fulcro no artigo 528 e 831 do Código de Processo Civil, pelos fatos e motivos que passa a expor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PRELIMINARMENTE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2628" w:right="-141" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DICA DE FUNDAMENTAÇÃO : </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DO DESCONHECIMENTO ENDEREÇO PESSOAL DO RÉU- DA DIFICULDADE DE CITAÇÃO- DA NECESSIDADE DE CITAÇÃO PELO WHATSAPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O artigo 319, II do CPC dispõe que a petição inicial deverá conter “os nomes, os prenomes, o estado civil, a existência de união estável, a profissão, o número de inscrição no Cadastro de Pessoas Físicas ou no Cadastro Nacional da Pessoa Jurídica, o endereço eletrônico, o domicílio e a residência do autor e do réu”. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Todavia percebe-se a incompletude da qualificação do réu. O verdadeiro endereço pessoal do réu é desconhecido pela parte autora, sabendo apenas que o mesmo havia se mudado para o estado XXX.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Neste sentido. o único endereço que possui é o do XXX, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O Requerente tentou entrar em contato com o genitor pelo telefone, mas agindo de má-fé, justamente para esconder seu paradeiro, o Requerido não informou o endereço.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tais informações são de extrema necessidade para que se possa efetuar a citação e notificações do decorrer do processo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Embora essas informações estejam incompletas na inicial, o Código de Processo civil, em seu artigo 319, trata da hipótese de o autor desconhecer a qualificação dos réus, vejamos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1o Caso não disponha das informações previstas no inciso II, poderá o autor, na petição inicial, requerer ao juiz diligências necessárias a sua obtenção.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ademais, o novo código de processo civil inovou no que se refere ao princípio da cooperação, estatuído no artigo 6º, uma vez que “todos os sujeitos do processo devem cooperar entre si para que se obtenha, em tempo razoável, decisão de mérito justa e efetiva" (grifo nosso), corroborando ainda mais com o que estabelece o artigo 4ºdo CPC e com princípio da primazia do mérito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Noutro norte, para que não seja prejudicado o menor envolvido, e perca seu direito de ação, frente à dificuldade de encontrar o Requerido, e tendo em vista que a única informação que a Requerente possui é o contato telefônico do Requerido, requer seja realizada a citação por meio de ligação telefônica ou aplicativo WhatsApp, nos termos da Recomendação 04, CGJ e conforme autorização do STJ proferida em HC 641.877. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">No HC 641.877, a Turma decidiu pela citação por WhatsApp desde que comprovada a autenticidade do destinatário, como número do telefone, confirmação da escrita e foto individual.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Diante dessas circunstâncias, é indispensável que V. Excelência determine que seja a citação do Réu feita no seu endereço de trabalho, e que caso não tenha êxito, que seja expedido, ofício para diligenciar junto aos sistemas (BACENJUD E RENAJUD, INFOJUD,) para que informe seu endereço.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="4472c4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ainda, no caso de nenhuma alternativa anterior for suficiente para citação, requer portanto, buscando-se a efetividade e celeridade processual, a utilização de ferramentas disponíveis à justiça, na tentativa de obter-se as informações necessárias para o seguimento do feito, como a citação por WhatsApp, qual seja o nº do Requerido: XXX.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2628" w:right="-141" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DA GRATUIDADE DA JUSTIÇA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Inicialmente, requer a concessão dos benefícios da Gratuidade da Justiça, nos termos do artigo 98 e seguintes, da Lei nº 13.105/ 2.015, artigo 5º, inciso LXXIV, da Constituição Federal e artigo 4º, da Lei nº 1.060/ 50, por não possuir condições financeiras para arcar com as despesas e custas processuais, sem prejuízo do próprio sustento e de seus familiares. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O Requerente é pobre, pessoal humilde, sendo hoje </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">profissão,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Percebe a renda de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">e paga sozinha (o) todas as contas da casa, inclusive os gastos com o filho, conforme juntada da CTPS e documentos que comprovam a alegação. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Indeferir a justiça gratuita nesse momento seria de pronto, retirar os direitos de ação dos mais pobres e humildes.  O Requerente faz jus, portanto, ao benefício da GRATUIDADE DE JUSTIÇA, conforme consta da declaração de pobreza em anexo, e nos termos do art.98 do CPC/15.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DOS FATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Trata-se de ação de Execução de alimentos, visto que, </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">nos autos de nº XXX,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> foi determinado e homologado em sentença pelo juízo desta comarca, o valor equivalente a </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">% XXX do salário mínimo (ou valor total). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Apesar da extrema importância de receber as prestações alimentícias devidas, o (a) Réu tem falhado em cumprir sua obrigação legalmente estabelecida, deixando o Requerente sem recursos para se manter adequadamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Como resultado, o Requerente precisou buscar ajuda deste respeitável tribunal através da presente Ação Execução de Alimentos, que inclui o pedido de penhora dos bens e dos valores que o Réu possui, sendo está a única maneira de resolver essa situação.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assim, o Requerido deve a título de alimentos ao Requerente o valor de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">referente aos meses </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX, conforme discriminado em cálculo atualizado em anexo.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Desta forma, requer a citação do Requerido, por OFICIAL DE JUSTIÇA, no endereço citado no preâmbulo, para que pague as prestações vencidas desde o mês </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, representadas pela quantia de </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">R$ XXX,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> bem como as que vencerem no curso do processo, nos termos dos artigos 523, 528, §8º, 831 e 913 do CPC.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DO MÉRITO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A obrigação alimentar aos filhos é direito resguardado constitucionalmente, bem como, nas leis que regem as relações civis, visando garantir o direito de alimentos, bem como, punir àqueles que descumprem com suas obrigações. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-141" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesse sentido, o art. 528 do CC, prevê sobre a prisão civil de devedores, com intuito de punir aqueles que descumprem não só a ordem judicial, mas também sua função social perante os filhos, vejamos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 528. No cumprimento de sentença que condene ao pagamento de prestação alimentícia ou de decisão interlocutória que fixe alimentos, o juiz, a requerimento do exequente, mandará intimar o executado pessoalmente para, em 3 (três) dias, pagar o débito, provar que o fez ou justificar a impossibilidade de efetuá-lo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">§ 1º Caso o executado, no prazo referido no caput, não efetue o pagamento, não prove que o efetuou ou não apresente justificativa da impossibilidade de efetuá-lo, o juiz mandará protestar o pronunciamento judicial, aplicando-se, no que couber, o disposto no art. 517.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Apesar de ter sido devidamente notificado e dado a oportunidade de pagar as prestações alimentícias vencidas, o devedor não o fez, o que deixou o requerente em situação de abandono financeiro. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A ação em questão tem como objetivo forçar o devedor a cumprir com suas obrigações alimentares através de meios coercitivos. Devido à natureza emergencial e vital das verbas alimentícias, é necessário que sejam disponibilizados outros meios para que o requerente possa recebê-las. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">O artigo 530 define que não cumprida as obrigações, observar-se-á o disposto nos arts. 831 e seguintes: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="397" w:before="397" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. 831. A penhora deverá recair sobre tantos bens quantos bastem para o pagamento do principal atualizado, dos juros, das custas e dos honorários advocatícios.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Neste momento, o requerente fundamenta seu pedido de forma legítima e urgente, já que a falta de cumprimento pode acarretar prejuízos irreparáveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...14 lines deleted...]
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dessa forma, solicita-se que sejam penhorados os valores existentes nas contas do executado e também todos os bens registrados em seu nome, de acordo com o artigo 831 do Novo Código de Processo Civil. encontrar em se nome, nos termos do art. 831 do NCPC.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO CALCULO DISCRIMINADO DA DÍVIDA</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conforme cálculo discriminado em anexo, o valor atualizado do débito do exequente se encontra em </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e se referem aos meses de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX, XXX, XXX. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cumpre informar que no cálculo a correção monetária foi efetuada utilizando-se a Tabela Prática do E. TJ</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mais taxa de juros simples de 1% (um por cento) ao mês, aplicados sobre a obrigação mensal, que corresponde a </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do salário mínimo </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ou valor sobre a renda) </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, na data dos seus respectivos vencimentos, desde </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXX</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, visto que os alimentos recentes serão cobrados pelo rito da coerção pessoal (NCPC528-§ 3º e § 7º e 911). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requer que seja feito o pagamento em 15 dias após a intimação, conforme art. 528 do CPC, e que caso não seja efetuado o pagamento, seja deferimento multa de 10% sobre o valor atualizado, bem como das parcelas que vencerem no processo, e seja feita a penhora de tantos bens quanto bastem para o pagamento da dívida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DA PENHORA DO FGTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requer, que seja oficiado a Caixa Econômica Federal, para que informe se existe valores na conta de FGTS do Requerido, para que possam ser levantados em favor do Autor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assim, requer que V. Exa; se digne à autorizar a expedição de ofício à CAIXA Econômica Federal, gestora das contas do FGTS, PIS, e ABONO salarial, para que informe acerca de saldos mantidos naquela instituição em nome do executado, e posteriormente, Alvará em nome da genitora (a) do (a) Autor (a), dos valores que constarem de FGTS retido em nome do Requerido, para que seja quitada parte da dívida ou em sua integralidade.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOS PEDIDOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ante o exposto</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, requer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seja deferido o pedido de Gratuidade da Justiça, nos termos do artigo 98 e seguintes, da Lei nº 13.105/ 2.015, artigo 5º, inciso LXXIV, da Constituição Federal e artigo 4º, da Lei nº 1.060/ 50, por não possuírem condições financeiras para arcar com as despesas e custas processuais, sem prejuízo do próprio sustento e de seus familiares; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nos termos do CPC 523, § 1º, requer que seja determinada a intimação do executado, para pagar o total do débito, conforme tabela de cálculo anexa, qual seja o valor de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ XXX </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no prazo de 15 (quinze) dias, sob pena de incidir multa de 10% (dez por cento) e honorários advocatícios no mesmo percentual de 10% (vinte por cento) em cima do valor da causa, além de sujeitar-se a penhora de bens (NCPC-831); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="4472c4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="4472c4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que caso não seja possível sua intimação pessoal, que o Requerido seja intimado pelo APP WhatssApp, no nº XXX, nos termos da Recomendação 04, CGJ e conforme autorização do STJ proferida em HC 641.877;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="4472c4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="4472c4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seja consultado o sistema INFOJUD para a obtenção do endereço atualizado do Executado, para sua devida intimação e cumprimento da decisão:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A intimação do representante do Ministério Público, nos moldes dos Arts. 178 e 698, do CPC/15;4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seja expedido ofício aos sistemas (BACENJUD E RENAJUD, INFOJUD), como também ao INSS- Instituto Nacional do Seguro Social, no sentido de requerer informações acerca da existência de vínculo empregatício em nome do executado. Em caso positivo, seja oficiado ao empregador no sentido de que seja descontado diretamente da folha de pagamento do devedor o valor devido à título de pensão alimentícia, tanto os vincendos quanto os vencidos, conforme autoriza e nos limites do § 3º, do artigo 529, do NCPC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na eventualidade de inadimplemento após o decurso do prazo, requer, desde já, o prosseguimento da execução, determinando a pesquisa, bloqueio e penhora de valores e bens, através dos sistemas: BACENJUD; INFOJUD (especialmente IRPJ e DOI); ARISP; RENAJUD;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que haja expedição de ofício à CAIXA Econômica Federal, gestora das contas do FGTS, PIS, e ABONO salarial, para que informe acerca de saldos mantidos naquela instituição em nome do executado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seja expedido de ofício à Delegacia da RECEITA FEDERAL, para que forneça cópia das últimas declarações de imposto de renda do executado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se frustrados todos os pleitos supra, a inscrição do nome do devedor nos cadastros restritivos de créditos (SPC e SERASA), conforme autoriza o inciso IV, do artigo 139, do NCPC;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por fim, a condenação do Executado ao pagamento de custas processuais e honorários advocatícios, no importe de 10% (dez por cento) do valor atualizado da causa, nos termos do artigo 523, § 1º do CPC/15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protesta por provar o alegado por todos os meios de provas admitidas pelo Direito, notadamente o depoimento pessoal do Requerido, sob pena de confissão, caso não compareça ou comparecendo se recuse a depor, inquirição de testemunhas, juntada, requisição e exibição de documentos, sem prejuízo dos documentos ora anexados, bem como juntada de novos documentos, que ficam desde já requeridas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desde já manifesta seu interesse na audiência conciliatória, nos termos do Art. 319, inc. VII do CPC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termos que pede e espera deferimento,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cidade, dia, mês, ano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dá-se à causa o valor da presente causa de </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADVOGADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OAB/ESTADO: N/º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="397" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documentos que instruem a presente peça:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
-[...368 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procuração/ Procuração do menor com representatividade pelo responsável</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
-[...145 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="2268" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">AGRAVO EM RECURSO ESPECIAL Nº 1.547.288 - DF (2019/0212484-7) RELATOR : MINISTRO ANTONIO CARLOS FERREIRA AGRAVANTE : C R F ADVOGADO : DEFENSORIA PÚBLICA DO DISTRITO FEDERAL AGRAVADO : C H R C (MENOR) REPR. POR : C DE J C ADVOGADO : DEFENSORIA PÚBLICA DO DISTRITO FEDERAL DECISÃO Trata-se de agravo nos próprios autos ( CPC/2015, art. 1.042) contra decisão que inadmitiu o recurso especial ante a aplicação da Súmula n. 7/STJ (e-STJ fls. 193/194). O acórdão do TJDFT traz a seguinte ementa (e-STJ fl. 130): AGRAVO DE INSTRUMENTO. EXECUÇÃO DE ALIMENTOS. PENHORA. SALDO EM CONTA DO FGTS. POSSIBILIDADE. DECISÃO REFORMADA. 1. Os valores depositados nas contas vinculadas ao Fundo de Garantia por Tempo de Serviço são, por natureza, impenhoráveis, nos termos do art. 2º, § 2º, da Lei nº 8.036/1990. 2. No entanto, na execução de alimentos é possível excepcionar-se a aludida impenhorabilidade, por tratar da própria subsistência do alimentado, em atenção aos princípios constitucionais da razoabilidade e da dignidade da pessoa. 3. Agravo de Instrumento conhecido e provido. Os embargos de declaração foram rejeitados (e-STJ fls. 161/169). No recurso especial (e-STJ fls. 172/179), interposto com fundamento no art. 105, III, alínea a, da CF, o recorrente alegou desrespeito ao art. 2º, § 2º, da Lei n. 8.036/1990, sustentando a impossibilidade de penhora do FGTS, ainda que para saldar dívidas de natureza alimentar. Subsidiariamente, indicou desrespeito ao art. 836 do CPC/2015, porque, "caso se penhorasse totalmente o valor do FGTS que se encontra na conta vinculada do recorrente, este se veria em condições criticas para se manter o próprio sustento, vivendo em situação degradante, o que é contra ao principio da dignidade da pessoa humana prevista constitucionalmente" (eSTJ fl. 178). Foram apresentadas contrarrazões (e-STJ fls. 186/192). No agravo (e-STJ fls. 197/200), afirma a presença de todos os requisitos de admissibilidade do especial. Contraminuta apresentada (e-STJ fls. 204/209). É o relatório. Decido. Segundo entendimento assente na jurisprudência do STJ, "esta Corte admite a penhora de verbas de natureza alimentar, bem como de valores decorrentes de FGTS, depositadas em conta-corrente somente nos casos de execução de alimentos" ( AgRg no REsp n. 1.127.084/MS, Relator Ministro ARNALDO ESTEVES LIMA, PRIMEIRA TURMA, julgado em 7/12/2010, DJe 16/12/2010). Do mesmo modo: AGRAVO INTERNO NO AGRAVO EM RECURSO ESPECIAL. AÇÃO DE ALIMENTOS. EXECUÇÃO DE ALIMENTOS. PENHORA DO FUNDO DE GARANTIA POR TEMPO DE SERVIÇO - FGTS. GARANTIA DA EXECUÇÃO DA PRESTAÇÃO ALIMENTÍCIA. VIABILIDADE. INCIDÊNCIA DE VERBA REFERENTE À PARTICIPAÇÃO DOS LUCROS E RESULTADOS NO CÁLCULO DOS ALIMENTOS. POSSIBILIDADE. ACÓRDÃO EM HARMONIA COM A JURISPRUDÊNCIA DESTA CORTE. INCIDÊNCIA DA SÚMULA 83/STJ. DISSÍDIO PREJUDICADO. AGRAVO INTERNO DESPROVIDO. 1. Tendo o acórdão recorrido decidido em consonância com a jurisprudência desta Casa, incide, na hipótese, a Súmula 83 do Superior Tribunal de Justiça, que abrange os recursos especiais interpostos com amparo nas alíneas a e/ou c do permissivo constitucional. Precedentes. 2. Razões recursais insuficientes para a revisão do julgado. 3. Agravo interno desprovido. ( AgInt no AREsp n. 995.474/RJ, Relator Ministro MARCO AURÉLIO BELLIZZE, TERCEIRA TURMA, julgado em 18/11/2019, DJe 21/11/2019.) AGRAVO INTERNO NOS EMBARGOS DE DECLARAÇÃO NO RECURSO ESPECIAL - AUTOS DE AGRAVO DE INSTRUMENTO NA ORIGEM - DECISÃO MONOCRÁTICA QUE ACOLHEU, COM EFEITOS INFRINGENTES, OS ACLARATÓRIOS DA PARTE ADVERSA PARA DAR PARCIAL PROVIMENTO AO RECLAMO E RESTABELECER A PENHORA DOS VALORES BLOQUEADOS NA ORIGEM. INSURGÊNCIA DO EXECUTADO/AGRAVANTE. [...] 2. A jurisprudência desta Corte Superior é no sentido de que para efeito de exceção à impenhorabilidade de execução de pensão alimentícia (alimentos), é "irrelevante a origem dessa prestação, se decorrente de relação familiar ou de ato ilícito". ( AgInt no REsp 1619189/SP, Rel. Min. MARCO AURÉLIO BELLIZZE, Terceira Turma, DJe 10/11/2016). 3. A impenhorabilidade da verba com natureza salarial não pode ser oposta ao credor de pensão alimentícia decorrente de indenização por ato ilícito. Precedentes. 4. É inadmissível a arguição em sede de agravo interno de teses não suscitadas sequer nas contrarrazões do recurso especial por consistir em indevida inovação e preclusão consumativa. Precedentes. 5. Agravo interno desprovido. ( AgInt nos EDcl no REsp n. 1.816.340/MG, Relator Ministro MARCO BUZZI, QUARTA TURMA, julgado em 21/10/2019, DJe 23/10/2019.) TRIBUTÁRIO. AGRAVO REGIMENTAL NO RECURSO ESPECIAL. EXECUÇÃO FISCAL. PENHORA. VALORES PROVENIENTES DE FGTS. IMPOSSIBILIDADE. AGRAVO REGIMENTAL DESPROVIDO. 1. Esta Corte admite a penhora de verbas de natureza alimentar, bem como de valores decorrentes de FGTS, depositadas em conta-corrente somente nos casos de execução de alimentos. Nas demais execuções, as referidas verbas estão resguardadas pela impenhorabilidade prevista no art. 649, inciso IV do CPC. Precedente: AgRg no REsp. 1.127.084/MS, Rel. Min. ARNALDO ESTEVES LIMA, DJe 16.12.2010. 2. No caso, o acórdão regional está em dissonância com o entendimento desta Corte, pois trata-se de penhora de numerários oriundos do FGTS para pagamento de dívida fiscal. 3. Agravo Regimental desprovido. ( AgRg no REsp n. 1.570.755/PR, Relator Ministro NAPOLEÃO NUNES MAIA FILHO, PRIMEIRA TURMA, julgado em 3/5/2016, DJe 18/5/2016.) O TJDFT concluiu pela possibilidade de penhora do FGTS do recorrente para quitar crédito de natureza alimentar, com a seguinte fundamentação (e-STJ fls. 132/135): Inicialmente, convém ressaltar que os valores depositados nas contas vinculadas ao Fundo de Garantia por Tempo de Serviço - FGTS são, por natureza, impenhoráveis, nos termos do art. 2º, § 2º, da Lei n. 8.036/1990. No entanto, na execução de alimentos é possível excepcionar a regra quanto à impenhorabilidade dos valores das contas vinculadas ao FGTS, por tratar da própria subsistência do alimentado, em atenção aos princípios constitucionais da razoabilidade e da dignidade da pessoa humana. [...] Na hipótese, verifica-se que é possível a penhora de valores depositados nas contas vinculadas ao FGTS para satisfazer o crédito de natureza alimentar. Diante do exposto, dou provimento ao agravo de instrumento para determinar a penhora de eventuais valores depositados nas contas vinculadas do Fundo de Garantia por Tempo de Serviço do agravado. Estando o acórdão impugnado em sintonia com a jurisprudência assente neste Tribunal Superior, incide a Súmula n. 83/STJ, que se aplica como óbice tanto aos recursos interpostos com base na alínea c quanto àqueles fundamentados pela alínea a do permissivo constitucional. Por fim, a Corte local não se manifestou quanto ao art. 836 do CPC/2015. Dessa forma, sem ter sido objeto de debate na decisão recorrida e ante a falta de aclaratórios no ponto, a matéria contida em tal dispositivo carece de prequestionamento e sofre, por conseguinte, o empecilho das Súmulas n. 282 e 356 do STF. Ante o exposto, NEGO PROVIMENTO ao agravo. Publique-se e intimem-se. Brasília, 26 de março de 2020. Ministro ANTONIO CARLOS FERREIRA Relator (STJ - AREsp: 1547288 DF 2019/0212484-7, Relator: Ministro ANTONIO CARLOS FERREIRA, Data de Publicação: DJ 30/03/2020).</w:t>
-[...56 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+        <w:t xml:space="preserve">Declaração de Pobreza e comprovante de renda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
-[...100 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documentos de identidade do Autor, RG e CPF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="397" w:line="360" w:lineRule="auto"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comprovante de Residência</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-[...68 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evidências do vínculo empregatício e da renda do Réu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planilhas demonstrativas das despesas e rendimentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sentença do processo principal,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-[...34 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planilha de execução dos alimentos ao devedor principal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-[...36 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mandatos negativos em nome do devedor principal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
-        <w:spacing w:after="0" w:before="0" w:line="360" w:lineRule="auto"/>
-[...603 lines deleted...]
-        <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-568" w:firstLine="0"/>
-[...176 lines deleted...]
-          <w:i w:val="0"/>
+        <w:ind w:left="720" w:right="-568" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Documentos que instruem a presente peça:</w:t>
-[...407 lines deleted...]
-        <w:t xml:space="preserve">Sentença do processo principal,</w:t>
+        <w:t xml:space="preserve">Provas de esgotadas as possibildiades de obter alimentos junto aos pais</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
-      <w:pPr>
-[...157 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="1417"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
-          <w:i w:val="0"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference r:id="rId7" w:type="default"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1417" w:top="1417" w:left="1701" w:right="1274" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
   <w:font w:name="Courier New"/>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2988" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3708" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4428" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5148" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5868" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6588" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7308" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8028" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="8748" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:lvl w:ilvl="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✔"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6047,51 +6284,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2628" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3348" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -6135,211 +6372,319 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6948" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7668" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8388" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7308" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8028" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8748" w:hanging="180"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat w:val="1"/>
     <w:rsid w:val="00211BBD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Corpodetexto"/>
     <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed w:val="1"/>
     <w:qFormat w:val="1"/>
     <w:rsid w:val="00211BBD"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:after="397" w:before="397" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
@@ -6438,50 +6783,51 @@
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00211BBD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6720,45 +7066,45 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion1">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhYxAtU0UvoEJcRhadrO35dJWV4Mw==">AMUW2mXo2B91t/nShuOsuqhYAwmEKA5bQz9sHgYaxn7QA3Xw3FO7PKenUHV/RfTZnGApZFXa4i9Cu3mdJqtMTO+1lGqxJ9Igauz+q9uW5yX5z0EDNSa4DRT87ZT/OVxTAn9FBjGoQHZ6I2EIAhNXlDjdInOTeYY3pA==</go:docsCustomData>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhYxAtU0UvoEJcRhadrO35dJWV4Mw==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTgAciExN2JhQndwZ2R5QWNoYWxCczZGaVVxRlFRWG5VT3BpVXQ=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Lara Fernanda Bonifácio</dc:creator>
 </cp:coreProperties>
 </file>