--- v0 (2025-11-16)
+++ v1 (2026-08-24)
@@ -82,56 +82,56 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The players are tasked with assembling a robot to represent their team in a robot competition.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3578040</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>628650</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2365560" cy="3146425"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="1" name="image2.png"/>
+            <wp:docPr id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2365560" cy="3146425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
@@ -1318,56 +1318,56 @@
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:ind w:left="540" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Players must attempt to swing, one-by-one, from one platform to another. They may not touch the ground, and must also transport a small container of fuel (water) without spilling. A team succeeds when all players have successfully landed on the other platform. Although the minimum reward is typically 10 credits, no credits can be given for poor attempts or no attempt at all.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3943350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1268730</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1983411" cy="1423988"/>
             <wp:effectExtent b="12700" l="12700" r="12700" t="12700"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="3" name="image1.png"/>
+            <wp:docPr id="3" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1983411" cy="1423988"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln w="12700">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -3506,51 +3506,51 @@
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:pageBreakBefore w:val="0"/>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-boldItalic.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>