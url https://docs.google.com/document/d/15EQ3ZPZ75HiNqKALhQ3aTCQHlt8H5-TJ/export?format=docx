--- v0 (2026-03-01)
+++ v1 (2026-11-03)
@@ -3419,50 +3419,69 @@
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Fonteparág.padrão">
     <w:name w:val="Fonte parág. padrão"/>
     <w:next w:val="Fonteparág.padrão"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="0"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelanormal">
     <w:name w:val="Tabela normal"/>
     <w:next w:val="Tabelanormal"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="1"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
@@ -3513,68 +3532,54 @@
     <w:next w:val="cabe1"/>
     <w:autoRedefine w:val="0"/>
     <w:hidden w:val="0"/>
     <w:qFormat w:val="0"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="1"/>
       <w:spacing w:line="1" w:lineRule="atLeast"/>
       <w:ind w:leftChars="-1" w:rightChars="0" w:firstLineChars="-1"/>
       <w:jc w:val="center"/>
       <w:textDirection w:val="btLr"/>
       <w:textAlignment w:val="top"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:sz w:val="26"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
       <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr>
-[...12 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="70.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="70.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="70.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="70.0" w:type="dxa"/>
       </w:tblCellMar>