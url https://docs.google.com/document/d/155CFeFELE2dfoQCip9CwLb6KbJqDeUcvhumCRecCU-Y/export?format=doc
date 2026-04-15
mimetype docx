--- v1 (2026-01-09)
+++ v2 (2026-04-15)
@@ -25,56 +25,56 @@
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>714375</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="9496425" cy="6343650"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="3" name="image1.png"/>
+            <wp:docPr id="3" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9496425" cy="6343650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
@@ -180,56 +180,56 @@
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="7486650" cy="5600700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image2.png"/>
+            <wp:docPr id="2" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7486650" cy="5600700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -425,51 +425,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>