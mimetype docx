--- v2 (2026-04-15)
+++ v3 (2026-07-01)
@@ -67,56 +67,56 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="9496425" cy="6343650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>19051</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>7877175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6667500" cy="5505450"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="1" name="image3.png"/>
+            <wp:docPr id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6667500" cy="5505450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
@@ -180,56 +180,56 @@
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="7486650" cy="5600700"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image1.png"/>
+            <wp:docPr id="2" name="image3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image3.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7486650" cy="5600700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -425,51 +425,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>