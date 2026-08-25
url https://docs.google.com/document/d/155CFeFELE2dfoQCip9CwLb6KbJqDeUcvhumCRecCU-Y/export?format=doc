--- v3 (2026-07-01)
+++ v4 (2026-08-25)
@@ -25,98 +25,98 @@
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>714375</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="9496425" cy="6343650"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="3" name="image2.png"/>
+            <wp:docPr id="3" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image2.png"/>
+                    <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="9496425" cy="6343650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>19051</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>7877175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6667500" cy="5505450"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6667500" cy="5505450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
@@ -425,51 +425,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>