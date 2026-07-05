--- v0 (2026-05-05)
+++ v1 (2026-07-05)
@@ -1,1461 +1,1857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...15 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="47D3B4EC" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD08DDD" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>18/03/2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w14:paraId="1EDF1FBE" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">18/03/2026</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Liceo Quebrada Ganado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D1884C" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...13 lines deleted...]
-        <w:br w:type="textWrapping"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asunto: Autorización de traslado de estudiante</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Liceo Quebrada Ganado</w:t>
+    </w:p>
+    <w:p w14:paraId="3166C85E" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F218242" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Estimados señores:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p w14:paraId="538EFC16" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...66 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yo, ______________________________________, mayor de edad, portador(a) de la cédula de identidad número ______________________, en calidad de padre/madre/encargado(a) legal del estudiante ______________________________________, con número de identificación ______________________, quien actualmente cursa el nivel _________ en este centro educativo, manifiesto por este medio mi </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">total conformidad y autorización para su traslado</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>total conformidad y autorización para su traslado</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> al centro educativo ______________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    <w:p w14:paraId="78F0640C" w14:textId="77777777" w:rsidR="00374477" w:rsidRDefault="00374477" w:rsidP="00374477">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Declaro que esta decisión ha sido tomada de manera voluntaria y responsable, considerando el bienestar académico y personal del estudiante. Asimismo, me comprometo a realizar los trámites administrativos correspondientes y a cumplir con los requisitos establecidos por ambas instituciones para formalizar dicho traslado.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721AB446" w14:textId="77777777" w:rsidR="00A61C70" w:rsidRPr="00D9301B" w:rsidRDefault="00374477" w:rsidP="00374477">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9301B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motivo del traslado: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    <w:p w14:paraId="0B7BE6CB" w14:textId="36B252AE" w:rsidR="00374477" w:rsidRDefault="00374477" w:rsidP="00374477">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Se me explicó la situación de la capacidad locativa del centro educativo y la imposibilidad momentánea de aceptar a mi hijo(a) si desea regresar al centro educativo durante el presente curso lectivo, por capacidad locativa.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C36FAD" w14:textId="792CC041" w:rsidR="00374477" w:rsidRDefault="00374477" w:rsidP="00374477">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+    <w:p w14:paraId="2F69B73A" w14:textId="393B10FA" w:rsidR="005E26BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Sin otro particular, agradezco la atención brindada.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaro que esta decisión ha sido tomada de manera voluntaria y responsable, considerando el bienestar académico y personal del estudiante. Asimismo, me comprometo a realizar los trámites administrativos correspondientes y a cumplir con los requisitos establecidos por ambas instituciones para formalizar dicho traslado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w14:paraId="05A700BE" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Se me explicó la situación de la capacidad locativa del centro educativo y la imposibilidad momentánea de aceptar a mi hijo(a) si desea regresar al centro educativo durante el presente curso lectivo, por capacidad locativa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p w14:paraId="5231AB5C" w14:textId="017B93E5" w:rsidR="005E26BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sin otro particular, agradezco la atención brindada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w14:paraId="3156D476" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Atentamente,</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B21812A" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atentamente,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w14:paraId="7F652157" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D0923FD" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27884EDF" w14:textId="0A93B773" w:rsidR="005E26BE" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firma del padre/madre/encargado(a)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-[...67 lines deleted...]
-      <w:pgMar w:bottom="1417" w:top="1417" w:left="1701" w:right="1701" w:header="708" w:footer="708"/>
+    <w:sectPr w:rsidR="005E26BE">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7B0C3A51" w14:textId="77777777" w:rsidR="00D343DD" w:rsidRDefault="00D343DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="160FA83E" w14:textId="77777777" w:rsidR="00D343DD" w:rsidRDefault="00D343DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...1 lines deleted...]
-  <w:font w:name="Aptos"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{1FBA15D4-807A-410A-9915-A5429E9246D3}"/>
+    <w:embedItalic r:id="rId2" w:fontKey="{402D4DBE-8ED9-4726-B6DD-9E83B07CD111}"/>
+  </w:font>
   <w:font w:name="Play">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{F1EAAF81-6CEF-4FDB-B620-69D8E4A38E12}"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{B3CB7449-5A6A-473C-B7AB-8481E33E4189}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Basic">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{66525AF5-3DD5-44BE-8A3C-943C2A21FA71}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21B6A22B" w14:textId="70971F52" w:rsidR="005E26BE" w:rsidRDefault="00406022">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Basic" w:cs="Basic" w:eastAsia="Basic" w:hAnsi="Basic"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Basic" w:eastAsia="Basic" w:hAnsi="Basic" w:cs="Basic"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:u w:val="none"/>
-[...1 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.n1tlols0ayzq" w:id="0"/>
+    <w:bookmarkStart w:id="0" w:name="_heading=h.n1tlols0ayzq" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:noProof/>
       </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7689718E" wp14:editId="161C1E2F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1032510</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>18415</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7691323" cy="866775"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1500508208" name="Imagen 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7691323" cy="866775"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3CBE1A68" wp14:editId="6407DC60">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-80009</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>119380</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
-              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="883057097" name=""/>
-              <a:graphic>
+              <wp:docPr id="883057097" name="Conector recto de flecha 883057097"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2628000" y="3780000"/>
                         <a:ext cx="5436000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln cap="flat" cmpd="sng" w="9525">
+                      <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="192952"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
-                        <a:headEnd len="sm" w="sm" type="none"/>
-                        <a:tailEnd len="sm" w="sm" type="none"/>
+                        <a:headEnd type="none" w="sm" len="sm"/>
+                        <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
-                    <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
-[...1 lines deleted...]
-                    </wps:bodyPr>
+                    <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-80009</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>119380</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="883057097" name="image2.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image2.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
-                      <a:blip r:embed="rId1"/>
+                      <a:blip r:embed="rId2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="0" cy="12700"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+  <w:p w14:paraId="248806D7" w14:textId="51C0E828" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Basic" w:cs="Basic" w:eastAsia="Basic" w:hAnsi="Basic"/>
-[...119 lines deleted...]
-        <w:strike w:val="0"/>
+        <w:rFonts w:ascii="Basic" w:eastAsia="Basic" w:hAnsi="Basic" w:cs="Basic"/>
         <w:color w:val="467886"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="single"/>
-        <w:shd w:fill="auto" w:val="clear"/>
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+  </w:p>
+  <w:p w14:paraId="117B3ADA" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Basic" w:cs="Basic" w:eastAsia="Basic" w:hAnsi="Basic"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-[...48 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="43A98CEC" w14:textId="77777777" w:rsidR="00D343DD" w:rsidRDefault="00D343DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63ADA72F" w14:textId="77777777" w:rsidR="00D343DD" w:rsidRDefault="00D343DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="557FE153" w14:textId="70127BAA" w:rsidR="005E26BE" w:rsidRDefault="00406022">
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4419"/>
-        <w:tab w:val="right" w:leader="none" w:pos="8838"/>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
-[...5 lines deleted...]
-        <w:strike w:val="0"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rtl w:val="0"/>
+        <w:noProof/>
       </w:rPr>
-    </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
-        <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C622A58" wp14:editId="60BA6CC0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-1049019</wp:posOffset>
+            <wp:posOffset>-489585</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-401954</wp:posOffset>
+            <wp:posOffset>-344805</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7722238" cy="771525"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:extent cx="6619875" cy="749024"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="883057098" name="image1.jpg"/>
-          <a:graphic>
+          <wp:docPr id="1226000795" name="Imagen 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image1.jpg"/>
-                  <pic:cNvPicPr preferRelativeResize="0"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
-                  <a:srcRect b="0" l="0" r="0" t="0"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7722238" cy="771525"/>
+                    <a:ext cx="6619875" cy="749024"/>
                   </a:xfrm>
-                  <a:prstGeom prst="rect"/>
-                  <a:ln/>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="005E26BE"/>
+    <w:rsid w:val="000E1BB4"/>
+    <w:rsid w:val="001C20F6"/>
+    <w:rsid w:val="00230701"/>
+    <w:rsid w:val="00302F60"/>
+    <w:rsid w:val="00374477"/>
+    <w:rsid w:val="003A1581"/>
+    <w:rsid w:val="00406022"/>
+    <w:rsid w:val="005E26BE"/>
+    <w:rsid w:val="00A61C70"/>
+    <w:rsid w:val="00D343DD"/>
+    <w:rsid w:val="00D64F99"/>
+    <w:rsid w:val="00D9301B"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7AF7215D"/>
+  <w15:docId w15:val="{BC69E5D9-9379-4D8A-AA72-E341A87BDDDE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Aptos" w:cs="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-CR"/>
+        <w:lang w:val="es-CR" w:eastAsia="es-CR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
-      <w:color w:val="0f4761"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Play" w:cs="Play" w:eastAsia="Play" w:hAnsi="Play"/>
-      <w:color w:val="0f4761"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="0f4761"/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...4 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading5">
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="0f4761"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading6">
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="40" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="595959"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="009E4018"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="40"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="009E4018"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...2 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="009E4018"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-      <w:keepLines w:val="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulo1Car" w:customStyle="1">
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo2Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo3Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo4Car" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulo5Car" w:customStyle="1">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulo6Car" w:customStyle="1">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
     <w:name w:val="Título 6 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulo7Car" w:customStyle="1">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
     <w:name w:val="Título 7 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulo8Car" w:customStyle="1">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
     <w:name w:val="Título 8 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="Ttulo9Car" w:customStyle="1">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
     <w:name w:val="Título 9 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...3 lines deleted...]
-  <w:style w:type="character" w:styleId="TtuloCar" w:customStyle="1">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
     <w:name w:val="Título Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubttuloCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
     <w:name w:val="Subtítulo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cita">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaCar"/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="009E4018"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...4 lines deleted...]
-  <w:style w:type="character" w:styleId="CitaCar" w:customStyle="1">
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
     <w:name w:val="Cita Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Cita"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="009E4018"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasisintenso">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="21"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citadestacada">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitadestacadaCar"/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="009E4018"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:color="0f4761" w:space="10" w:sz="4" w:themeColor="accent1" w:themeShade="0000BF" w:val="single"/>
-        <w:bottom w:color="0f4761" w:space="10" w:sz="4" w:themeColor="accent1" w:themeShade="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="360" w:before="360"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...4 lines deleted...]
-  <w:style w:type="character" w:styleId="CitadestacadaCar" w:customStyle="1">
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
     <w:name w:val="Cita destacada Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Citadestacada"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Referenciaintensa">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="32"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="009E4018"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="002A509D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncabezadoCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002A509D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="002A509D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PiedepginaCar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002A509D"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:rPr>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Play-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Basic-regular.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1709,50 +2105,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mihd8zMlJCZ7ca5iKoKAvQHZCkowQ==">CgMxLjAyDmgubjF0bG9sczBheXpxOAByITE0QXhZMlFROWNNYnF2RVJ3Z0lSRUlNbW83NW1Hc3R1Tg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>214</Words>
+  <Characters>1183</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1395</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Carla Marin Ramirez</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Carla Marin Ramirez</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>