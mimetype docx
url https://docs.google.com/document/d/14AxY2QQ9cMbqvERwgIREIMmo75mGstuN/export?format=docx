--- v1 (2026-07-05)
+++ v2 (2026-09-03)
@@ -5,51 +5,51 @@
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47D3B4EC" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD08DDD" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -204,59 +204,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Motivo del traslado: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7BE6CB" w14:textId="36B252AE" w:rsidR="00374477" w:rsidRDefault="00374477" w:rsidP="00374477">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>__________________________________________________</w:t>
-[...7 lines deleted...]
-        <w:t>________________</w:t>
+        <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C36FAD" w14:textId="792CC041" w:rsidR="00374477" w:rsidRDefault="00374477" w:rsidP="00374477">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F69B73A" w14:textId="393B10FA" w:rsidR="005E26BE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -366,122 +358,122 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Firma del padre/madre/encargado(a)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005E26BE">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B0C3A51" w14:textId="77777777" w:rsidR="00D343DD" w:rsidRDefault="00D343DD">
+    <w:p w14:paraId="46603E65" w14:textId="77777777" w:rsidR="00587E9F" w:rsidRDefault="00587E9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="160FA83E" w14:textId="77777777" w:rsidR="00D343DD" w:rsidRDefault="00D343DD">
+    <w:p w14:paraId="2D77A82A" w14:textId="77777777" w:rsidR="00587E9F" w:rsidRDefault="00587E9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{1FBA15D4-807A-410A-9915-A5429E9246D3}"/>
-    <w:embedItalic r:id="rId2" w:fontKey="{402D4DBE-8ED9-4726-B6DD-9E83B07CD111}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F8DCE08D-2101-4B2A-842F-672C8927F58C}"/>
+    <w:embedItalic r:id="rId2" w:fontKey="{4ACE37EF-2FC9-48DC-AA37-91579C207072}"/>
   </w:font>
   <w:font w:name="Play">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{F1EAAF81-6CEF-4FDB-B620-69D8E4A38E12}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{814088C2-D6AB-4408-B047-A075A03FD3FC}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{B3CB7449-5A6A-473C-B7AB-8481E33E4189}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{D917E22F-4F4E-4E59-B922-EEEB94BEFAE3}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Basic">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{66525AF5-3DD5-44BE-8A3C-943C2A21FA71}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C6E3FECD-0617-44A9-92D8-911823D3A9BE}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21B6A22B" w14:textId="70971F52" w:rsidR="005E26BE" w:rsidRDefault="00406022">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Basic" w:eastAsia="Basic" w:hAnsi="Basic" w:cs="Basic"/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_heading=h.n1tlols0ayzq" w:colFirst="0" w:colLast="0"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
@@ -528,101 +520,101 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7691323" cy="866775"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3CBE1A68" wp14:editId="6407DC60">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-80009</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>119380</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="883057097" name="Conector recto de flecha 883057097"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="2628000" y="3780000"/>
                         <a:ext cx="5436000" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="192952"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:miter lim="800000"/>
                         <a:headEnd type="none" w="sm" len="sm"/>
                         <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-80009</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>119380</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="0" cy="12700"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="883057097" name="image2.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image2.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -670,140 +662,140 @@
     </w:pPr>
   </w:p>
   <w:p w14:paraId="117B3ADA" w14:textId="77777777" w:rsidR="005E26BE" w:rsidRDefault="005E26BE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43A98CEC" w14:textId="77777777" w:rsidR="00D343DD" w:rsidRDefault="00D343DD">
+    <w:p w14:paraId="63600A02" w14:textId="77777777" w:rsidR="00587E9F" w:rsidRDefault="00587E9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63ADA72F" w14:textId="77777777" w:rsidR="00D343DD" w:rsidRDefault="00D343DD">
+    <w:p w14:paraId="473D2A00" w14:textId="77777777" w:rsidR="00587E9F" w:rsidRDefault="00587E9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="557FE153" w14:textId="70127BAA" w:rsidR="005E26BE" w:rsidRDefault="00406022">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="557FE153" w14:textId="3EAB05E1" w:rsidR="005E26BE" w:rsidRDefault="005A2D9C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C622A58" wp14:editId="60BA6CC0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7153A96C" wp14:editId="172EEFA8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-489585</wp:posOffset>
+            <wp:posOffset>-899160</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-344805</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="6619875" cy="749024"/>
+          <wp:extent cx="7258050" cy="821232"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1226000795" name="Imagen 2"/>
+          <wp:docPr id="489858913" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6619875" cy="749024"/>
+                    <a:ext cx="7356420" cy="832362"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -821,51 +813,54 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E26BE"/>
     <w:rsid w:val="000E1BB4"/>
     <w:rsid w:val="001C20F6"/>
     <w:rsid w:val="00230701"/>
     <w:rsid w:val="00302F60"/>
     <w:rsid w:val="00374477"/>
     <w:rsid w:val="003A1581"/>
     <w:rsid w:val="00406022"/>
+    <w:rsid w:val="00587E9F"/>
+    <w:rsid w:val="005A2D9C"/>
     <w:rsid w:val="005E26BE"/>
+    <w:rsid w:val="009728CF"/>
     <w:rsid w:val="00A61C70"/>
     <w:rsid w:val="00D343DD"/>
     <w:rsid w:val="00D64F99"/>
     <w:rsid w:val="00D9301B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>