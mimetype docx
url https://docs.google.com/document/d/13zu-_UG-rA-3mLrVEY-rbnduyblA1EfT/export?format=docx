--- v0 (2026-02-21)
+++ v1 (2026-07-10)
@@ -8,206 +8,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="457"/>
-        <w:gridCol w:w="2537"/>
+        <w:gridCol w:w="460"/>
+        <w:gridCol w:w="2356"/>
+        <w:gridCol w:w="661"/>
         <w:gridCol w:w="653"/>
-        <w:gridCol w:w="645"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1874"/>
+        <w:gridCol w:w="2274"/>
+        <w:gridCol w:w="1917"/>
+        <w:gridCol w:w="1613"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1584"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="5A64607D" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="5A64607D" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B75BDCA" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2779" w:type="dxa"/>
+            <w:tcW w:w="2537" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EFEAE5F" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="653" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B7450FF" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48542259" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1844" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EB696C2" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DC275EF" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:tcW w:w="1887" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4833030D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6808F086" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A00269D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32D61806" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="6744566A" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="6744566A" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57D69218" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2779" w:type="dxa"/>
+            <w:tcW w:w="2537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="619612FC" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Стол ученический двухместный СШ 1200×500 мм нерегулируемый на ножках Ø51 мм</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B198F62" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C9655A7" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A7734D8" wp14:editId="2CB3B645">
                   <wp:extent cx="1471613" cy="1471613"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Рисунок 1"/>
                   <wp:cNvGraphicFramePr>
@@ -291,2208 +291,2091 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1293664" cy="1819755"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="653" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="346C1C08" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE07F2">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="327C23EB" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1844" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F7AAD02" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="004C203D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:tcW w:w="1887" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="037D76F7" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Стол для учебных заведений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F499B0C" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45CE2836" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10E97543" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="42B8ADCA" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="42B8ADCA" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
+            <w:tcW w:w="457" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43B420DC" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2779" w:type="dxa"/>
+            <w:tcW w:w="2537" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="705D7787" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="629" w:type="dxa"/>
+            <w:tcW w:w="653" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CBF6D8E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="645" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66DAAFA2" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1762" w:type="dxa"/>
+            <w:tcW w:w="1844" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E90CBE4" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2125" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43EAD533" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:tcW w:w="1887" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2301EA9C" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B92176D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E995F47" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CE906D9" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="26909A7F" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="7A878112" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="4BE4E0CB" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1483D04F" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDB15D5" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32E14986" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07CE558D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11B4BAB9" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Ножки (опоры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6BFD08" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12D71418" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Стальная труба Ø51 мм, фланец Ø80 мм с 5 отверстиями для крепления к столешнице</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="602A9DAE" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF0088E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C852273" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="7A878112" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="7FD29EBD" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="5DF0088E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6F93F0" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="428B3687" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71B7B8CC" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30396F8F" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="267987C2" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Подпятник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F59E9E8" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="576F273F" w14:textId="78D481E4" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Регулируемый пластиковый подпятник</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E417E0B" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="118D43E4" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5C852273" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="737237C6" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="7FD29EBD" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="6346CA94" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...82 lines deleted...]
-          <w:p w14:paraId="118D43E4" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E20A395" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55306CC2" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC94251" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D01F038" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E698987" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Столешница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31CE038B" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t xml:space="preserve">Дополнительная характеристика, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:lastRenderedPageBreak/>
+              <w:t>обусловленная долговечностью и гигиеной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="476ABCF1" w14:textId="0E447CAA" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ЛДСП </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64DF5466" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66B5A7A4" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="737237C6" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61ED2F91" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t xml:space="preserve">Участник указывает точное </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="6346CA94" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="71C3A7CC" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="66B5A7A4" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD6881A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A301C59" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42BC4013" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF2E627" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63744A6C" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Размер столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F57EC6B" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B15C73E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>1200×500 мм — соответствует требованиям ГОСТ и СанПиН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8997D3" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62924EB2" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="61ED2F91" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E1E2B9" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="71C3A7CC" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="09E923AD" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...91 lines deleted...]
-          <w:p w14:paraId="21E1E2B9" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A094015" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEC52F3" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38370EB7" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="333C6589" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F10178E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Углы столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="176473D0" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03BBA225" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Прямые (по умолчанию) или закруглённые R-50 мм (по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50482607" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE7CA68" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="294CFF41" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="09E923AD" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="3A7FD1D2" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="03BBA225" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="500A6D20" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B095731" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7062C239" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17C1F33B" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="069CCEEB" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Толщина ЛДСП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48BAAE7D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная прочностью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC4D630" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Прямые (по умолчанию) или закруглённые R-50 мм (по согласованию)</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="294CFF41" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+              <w:t>16 мм (возможна замена на 22 мм или 32 мм по согласованию)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6659D50A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4EC62A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C14F175" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="3A7FD1D2" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="01F4CC12" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="2C14F175" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54A14798" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A44780C" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBE386E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F87A627" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11FE3057" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Крепление ножек к столешнице</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F912AFB" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2AD3EC" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Саморезы через отверстия во фланце Ø80 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0910DE6D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6731BF55" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A860182" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="01F4CC12" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="1CF7C201" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="6731BF55" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27457B20" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F913107" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70129F13" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156D8B53" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2686A687" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Концы труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16AF4570" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D079C99" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="080F7B4B" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54F99A53" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7A860182" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06A25732" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
-[...7 lines deleted...]
-              <w:t>требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="1CF7C201" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="35D2B801" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="54F99A53" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67DA539D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC6912A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05BBDE04" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1340E632" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCBBC1E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Тип покрытия ножек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11FCAE55" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B8A7C8" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Порошковая краска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38096046" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABF353F" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="06A25732" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="746A873A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="35D2B801" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="2F4C8249" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="5ABF353F" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE9C29F" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75DC39CE" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA29158" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23AE9A0A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C582687" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Стойкость покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCB1263" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="758D37DA" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45A4A8DF" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58EF4475" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="746A873A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E222759" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="2F4C8249" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="56E293A7" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="58EF4475" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="252EF53A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15826938" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="470B5732" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="191CE871" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="050DF146" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Цвет ножек (по RAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02EDC314" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76619607" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18C57A7E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF8E633" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6E222759" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69A415BB" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="56E293A7" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="0D80CDEC" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="02EDC314" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D475D03" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45C812C8" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27856291" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43231B55" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34DC70BC" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Цвет столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07DDA282" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="76619607" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB01045" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="6AF8E633" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+              <w:t xml:space="preserve">Белый, Серый, бук, вишня </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>оксфорд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, крем, ольха, орех </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>таволато</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, итальянский орех, ясень </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>шимо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE07F2">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>, ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="696D0600" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="168C0D29" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="69A415BB" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15E1AB99" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="0D80CDEC" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="15E2C637" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="5CB01045" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21689933" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44C9F16D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="123FA968" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F52C736" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15B12096" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Ростовые группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="473BD649" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D988669" w14:textId="21BBFD5D" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">Белый, Серый, бук, вишня </w:t>
-[...78 lines deleted...]
-          <w:p w14:paraId="15E1AB99" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+              <w:t xml:space="preserve"> 5 (700 мм), 6 (760 мм), 7 (820 мм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F694675" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44C0C7F3" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>мм / гр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32C3A020" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник перечисляет все доступные цвета</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="15E2C637" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="2F984718" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...99 lines deleted...]
-          <w:p w14:paraId="32C3A020" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37DAF69C" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66339536" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63F030F3" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1092CF8B" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B30C53C" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Устойчивость (угол опрокидывания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="490B8269" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5996DA79" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Не менее 14° (фактически — 26°)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1588" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B48361E" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C50CE6C" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="730C07E8" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="2F984718" w14:textId="77777777" w:rsidTr="00FE07F2">
+      <w:tr w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w14:paraId="46E5DC66" w14:textId="77777777" w:rsidTr="00814BC0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="490B8269" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:tcW w:w="457" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEC2846" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2537" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D20D5A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="653" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1256FC5B" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="645" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1BED8D" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0075006F" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
+            <w:r w:rsidRPr="00FE07F2">
+              <w:t>Прочность конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2238" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="239E5D5F" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1947" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="1947" w:type="dxa"/>
+            <w:tcW w:w="1887" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D70BE16" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:r w:rsidRPr="00FE07F2">
               <w:t xml:space="preserve">Выдерживает статическую нагрузку до 200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE07F2">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FE07F2">
               <w:t xml:space="preserve"> на столешницу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1512" w:type="dxa"/>
+            <w:tcW w:w="1588" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3939164A" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E18F13B" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE07F2">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1643" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DEB4C95" w14:textId="77777777" w:rsidR="00FE07F2" w:rsidRPr="00FE07F2" w:rsidRDefault="00FE07F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE07F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66AA6B3B" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
     <w:sectPr w:rsidR="00FB30C9" w:rsidSect="00E963DA">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2508,74 +2391,76 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E963DA"/>
     <w:rsid w:val="00025458"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="0061652F"/>
     <w:rsid w:val="007463DA"/>
     <w:rsid w:val="00772D05"/>
+    <w:rsid w:val="00814BC0"/>
     <w:rsid w:val="00BB281D"/>
     <w:rsid w:val="00D04DEA"/>
     <w:rsid w:val="00D57ED6"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00DC02C8"/>
     <w:rsid w:val="00E54E85"/>
+    <w:rsid w:val="00E847D0"/>
     <w:rsid w:val="00E963DA"/>
     <w:rsid w:val="00FB30C9"/>
     <w:rsid w:val="00FE07F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3168,50 +3053,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E963DA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -3907,54 +3793,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>588</Words>
-  <Characters>3358</Characters>
+  <Words>559</Words>
+  <Characters>3190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3939</CharactersWithSpaces>
+  <CharactersWithSpaces>3742</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>