--- v0 (2025-10-29)
+++ v1 (2026-09-03)
@@ -25,103 +25,106 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:before="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xbpmu8527wlw" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Microfire LLC Mod-EC Arduino Library</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_mjh8slblnhqp" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_9ell9us2g3yu" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Release Information</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Copyright © 2023 Microfire LLC</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
@@ -145,60 +148,62 @@
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Creative Commons Attribution-NoDerivatives 4.0 International (CC BY-ND)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_7mz16pu1fjvk" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Release History</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="9360.0" w:type="dxa"/>
         <w:jc w:val="left"/>
@@ -228,125 +233,131 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Release</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
@@ -521,60 +532,62 @@
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_ts75w4sg8hm2" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Disclaimer</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TECHNICAL AND RELIABILITY DATA FOR MICROFIRE LLC PRODUCTS (INCLUDING DATASHEETS) AS MODIFIED FROM TIME TO TIME (“RESOURCES”) ARE PROVIDED BY MICROFIRE LLC "AS IS" AND ANY EXPRESS OR IMPLIED WARRANTIES, INCLUDING, BUT NOT LIMITED TO, THE IMPLIED WARRANTIES OF MERCHANTABILITY AND FITNESS FOR A PARTICULAR PURPOSE ARE DISCLAIMED. TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW IN NO EVENT SHALL MICROFIRE LLC BE LIABLE FOR ANY DIRECT, INDIRECT, INCIDENTAL, SPECIAL, EXEMPLARY, OR CONSEQUENTIAL DAMAGES (INCLUDING, BUT NOT LIMITED TO, PROCUREMENT OF SUBSTITUTE GOODS OR SERVICES; LOSS OF USE, DATA, OR PROFITS; OR BUSINESS INTERRUPTION) HOWEVER CAUSED AND ON ANY THEORY OF LIABILITY, WHETHER IN CONTRACT, STRICT LIABILITY, OR TORT (INCLUDING NEGLIGENCE OR OTHERWISE) ARISING IN ANY WAY OUT OF THE USE OF THE RESOURCES, EVEN IF ADVISED OF THE POSSIBILITY OF SUCH DAMAGE. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
@@ -646,3123 +659,3301 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="798257413"/>
+        <w:id w:val="-1728666307"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve"> TOC \h \u \z \n \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_xbpmu8527wlw">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfire LLC Mod-EC Arduino Library</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_9ell9us2g3yu">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Release Information</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_7mz16pu1fjvk">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Release History</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_ts75w4sg8hm2">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Legal Disclaimer</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b w:val="0"/>
+              <w:bCs w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_6gb3jj3vx8ys">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Library Documentation</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_z1geqptyk2ky">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Installation</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_hphrbgkppl11">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Member Variables</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_6bb05gu961sc">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float S</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_py9p4mp3doac">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float mS</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_p0bkoxd5jdfd">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float uS</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_d9frf3dd99c5">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float PSU</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_vowtsx69xc26">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float density</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_32lfj92dewgf">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const int PPM_500</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_ybdd5654a8fb">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const int PPM_640</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_nclow1o2n6bn">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const int PPM_700</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_gbgu1rvzvfs6">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float calibrationLowReading</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_11to662k4e1w">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float calibrationLowReference</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_uiim96mptv90">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float calibrationMidReading</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_yfaw0krtsf2v">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float calibrationMidReference</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_y13r0t3077dl">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float calibrationHighReading</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_fqubx53yam2x">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float calibrationHighReference</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_z7izshvyhlto">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const float calibrationSingleOffset</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_cla5b1yopezo">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const int hwVersion</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_86cudup0mjj0">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const int fwVersion</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_tni6b2b8j9r">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">const int status</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="360" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_cpct6d4k9akh">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Member Methods</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_xmaezoebo0jf">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">begin</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_sa2r8ngpjaxx">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_goe7pqmbfad2">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_78phd5kjos9k">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_f1lv9ueanh8s">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example 1</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_um52e9btjb19">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example 2</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_n71yxxdvyqai">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">connected</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_7ma21ro0h7jt">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_dhbnalrk81y4">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_rhzbvwttb3tv">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_u7fju1rtmk63">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_5sc3d3e5bfbu">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrateLow</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_3yc8eswmg6kd">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_1kub48hpwhu9">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_99ck5e39q1uu">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_2vh27p515ejo">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example 1</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_heme3qb2w39c">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example 2</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_o9zu32edqnhp">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrateMid</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_o3p10jp7642k">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_ssh43gec9jm0">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_8s088sk4xi6s">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_t7rpef5xyr5g">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_6lbk55wkgk1j">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrateHigh</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_8vmu7xnpfq6x">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_o3rdornp0k6e">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_yubykvzcygx4">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_z2eoy257v2oq">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_gy0ogy8zudjv">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrateSingle</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_f1icfz23jj7c">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_dpl6orik6hrc">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_4ik9j5nodlon">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_y1wef2fsn9kz">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_w2wqsmwki14y">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">getDeviceInfo</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_v19bqiigthh8">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_2bvvy2yyrv44">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_cjbsli9e68cw">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_r8mbjhmggj7f">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_5lgktot395dt">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">measureEC</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_jcle7qup79hd">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_vhdll0b046sc">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_uzywxulmpuzl">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_2qip2fx9cksu">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_7tt8oqmgdtjv">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">reset</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_lwry98u2pucb">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_bzh5bnu2zp2h">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_deqojykhgno6">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_hbaqpb330tfs">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_iln1iekvzs1x">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setDeviceInfo</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_saear0zdjqot">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_d0jxa94gjj71">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_x7qt73sg6nps">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_sxe0uz5xlhsp">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_hqkhov3noox4">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setI2CAddress</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_pbanh548vhls">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_vb4ne1576jan">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_6m69cbbb7640">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_1anzvbrt5yed">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="720" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_k98nd52qmd7r">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">update</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_9w1vns5wirj0">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_sv3uwmnwg0u">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameters</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_phlp9t890wcf">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Return</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:ind w:left="1080" w:firstLine="0"/>
             <w:rPr>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_v91qvhift0b4">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="1155cc"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Example</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
@@ -4531,180 +4722,186 @@
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Status code of the last measurement or calibration.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">0</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: STATUS_NO_ERROR</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:  STATUS_NO_PROBE_RANGE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: STATUS_SYSTEM_ERROR</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">3</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: STATUS_CONFIG_ERROR</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_cpct6d4k9akh" w:id="26"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Member Methods</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xmaezoebo0jf" w:id="27"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">begin</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Initializes the library and determines if the module is connected. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Wire.begin(</w:t>
@@ -4764,74 +4961,78 @@
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">begin</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(TwoWire &amp;wirePort = Wire, uint8_t address = 0x0A);</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_goe7pqmbfad2" w:id="29"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -4871,130 +5072,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp;wirePort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -5011,56 +5218,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -5122,197 +5331,205 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">True </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if the module is connected.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">False </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if the module is disconnected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_f1lv9ueanh8s" w:id="31"/>
       <w:bookmarkEnd w:id="31"/>
@@ -5360,200 +5577,207 @@
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  Wire.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ec.begin() != </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">true</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  {</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Error: the sensor isn't connected</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  }</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
@@ -5610,116 +5834,120 @@
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  Wire.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ec.begin(Wire, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0xA0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -5735,148 +5963,153 @@
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">true</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  {</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Error: the sensor isn't connected</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  }</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_n71yxxdvyqai" w:id="33"/>
       <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">connected</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Determines if the module is connected.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
@@ -5927,67 +6160,69 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">connected</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">();</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -6035,130 +6270,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -6218,197 +6459,205 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">True </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if the module is connected.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">False </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if the module is disconnected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_u7fju1rtmk63" w:id="37"/>
       <w:bookmarkEnd w:id="37"/>
@@ -6452,202 +6701,209 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  Wire.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ec.connected() != </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">true</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">)</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  {</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Error: the sensor isn't connected</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">  }</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
@@ -6665,58 +6921,60 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_pmsu6vnsil0" w:id="38"/>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5sc3d3e5bfbu" w:id="39"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">calibrateLow</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Performs a low-point calibration. </w:t>
       </w:r>
       <w:hyperlink w:anchor="_tni6b2b8j9r">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
@@ -6828,249 +7086,257 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrateLow</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> solutionEC, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempC = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0.019</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempConst = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> k = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> blocking = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">true</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
@@ -7134,130 +7400,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">solutionEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -7274,56 +7546,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -7340,56 +7614,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -7406,56 +7682,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempConst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -7472,56 +7750,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -7538,56 +7818,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">blocking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -7649,130 +7931,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">uint8_t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -7788,123 +8076,128 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no probe detected or outside range</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: system error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: config error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
@@ -7957,204 +8250,211 @@
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.calibrateLow(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0.7</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, 23.1);</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ec.status)</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    {</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    }</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
@@ -8218,260 +8518,269 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ec.calibrateLow(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0.7</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, 23.1))</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    {</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    }</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_h93lsal9783z" w:id="45"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_o9zu32edqnhp" w:id="46"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">calibrateMid</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Performs a mid-point calibration. </w:t>
       </w:r>
       <w:hyperlink w:anchor="_tni6b2b8j9r">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
@@ -8563,249 +8872,257 @@
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrateMid</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> solutionEC, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempC = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0.019</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempConst = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> k = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> blocking = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">true</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
@@ -8869,130 +9186,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">solutionEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -9009,56 +9332,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -9075,56 +9400,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -9141,56 +9468,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempConst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -9207,56 +9536,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -9273,56 +9604,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">blocking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -9384,130 +9717,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">uint8_t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -9523,123 +9862,128 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no probe detected or outside range</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: system error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: config error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
@@ -9691,262 +10035,271 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.calibrateMid(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.413</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, 23.1);</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ec.status)</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    {</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    }</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_7blqld9lwzvo" w:id="51"/>
       <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_6lbk55wkgk1j" w:id="52"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">calibrateHigh</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Performs a high-point calibration. </w:t>
       </w:r>
       <w:hyperlink w:anchor="_tni6b2b8j9r">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
@@ -10051,249 +10404,257 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrateHigh</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> solutionEC, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempC = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0.019</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempConst = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> k = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> blocking = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">true</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
@@ -10357,130 +10718,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">solutionEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -10497,56 +10864,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -10563,56 +10932,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -10629,56 +11000,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempConst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -10695,56 +11068,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -10761,56 +11136,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">blocking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -10872,130 +11249,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">uint8_t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -11011,123 +11394,128 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no probe detected or outside range</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: system error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: config error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
@@ -11176,190 +11564,197 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.calibrateHigh(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, 23.1);</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ec.status)</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    {</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    }</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
@@ -11375,58 +11770,60 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_i3uggs3jscz1" w:id="57"/>
       <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gy0ogy8zudjv" w:id="58"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">calibrateSingle</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Performs a single-point calibration. </w:t>
       </w:r>
       <w:hyperlink w:anchor="_tni6b2b8j9r">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
@@ -11513,249 +11910,257 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrateSingle</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> solutionEC, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempC = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0.019</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempConst = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> k = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> blocking = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">true</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
@@ -11819,130 +12224,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">solutionEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -11959,56 +12370,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -12025,56 +12438,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -12091,56 +12506,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempConst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -12157,56 +12574,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -12223,56 +12642,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">blocking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -12334,130 +12755,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">uint8_t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -12473,123 +12900,128 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: no probe detected or outside range</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: system error</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">: config error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
@@ -12638,202 +13070,209 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">if</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ec.calibrateSingle(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.413</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, 23.1) != ec.STATUS_NO_ERROR)</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    {</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Error</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    }</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
@@ -12851,58 +13290,60 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_jy03fls3a451" w:id="63"/>
       <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_w2wqsmwki14y" w:id="64"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">getDeviceInfo</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Updates all measurement, calibration, and system registers with the most recent information.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
@@ -12953,67 +13394,69 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">getDeviceInfo</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">();</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -13061,130 +13504,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -13244,130 +13693,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -13434,319 +13889,332 @@
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.getDeviceInfo();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// The following variables are updated:</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//   ec.hwVersion, ec.fwVersion</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//   ec.calibrationLowReference, ec.calibrationLowReading</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//   ec.calibrationMidReference, ec.calibrationMidReading</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//   ec.calibrationHighReference, ec.calibrationHighReading</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//   ec.calibrationSingleOffset</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_6rmru7q8rk7k" w:id="69"/>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_5lgktot395dt" w:id="70"/>
       <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">measureEC</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Starts an EC measurement. This function provides default values for measuring freshwater (temperature coefficient of 0.019, probe cell-constant of 1.0).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -14005,265 +14473,273 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">measureEC</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempC = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0.019</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> tempConst = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">25.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> k = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> kPa = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">bool</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> blocking = </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">true</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
@@ -14327,130 +14803,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -14467,56 +14949,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempCoef</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -14533,56 +15017,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">tempConst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -14599,56 +15085,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">k</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -14665,56 +15153,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">kPa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -14731,56 +15221,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">blocking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -14842,130 +15334,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -15030,201 +15528,209 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.measureEC(23.1);</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Measurement results are in</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//  ec.S, ec.mS, ec.uS, ec.PSU, ec.density, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//  ec.PPM_500, ec.PPM_640, ec.PPM_700</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
@@ -15242,58 +15748,60 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rxrhpxy9ju1e" w:id="75"/>
       <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_7tt8oqmgdtjv" w:id="76"/>
       <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">reset</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Resets all calibration data to the empty value of NaN (not a number).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
@@ -15344,67 +15852,69 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">reset</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">();</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -15452,130 +15962,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -15637,130 +16153,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -15823,141 +16345,146 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.reset();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
@@ -15975,58 +16502,60 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_funq7bxrg1vp" w:id="81"/>
       <w:bookmarkEnd w:id="81"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_iln1iekvzs1x" w:id="82"/>
       <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">setDeviceInfo</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sets all the device calibration registers with a specified value.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
@@ -16077,186 +16606,195 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setDeviceInfo</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> calibrationLowReading, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> calibrationLowReference, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> calibrationMidReading, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> calibrationMidReference, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> calibrationHighReading, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> calibrationHighReference, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">float</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> calibrationSingleOffset);</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -16304,130 +16842,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrationLowReading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -16446,56 +16990,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrationLowReference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -16514,56 +17060,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrationMidReading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -16582,56 +17130,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrationMidReference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -16650,56 +17200,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrationHighReading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -16718,56 +17270,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrationHighReference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f3f3f3" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -16786,56 +17340,58 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">calibrationSingleOffset</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -16899,130 +17455,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -17076,91 +17638,94 @@
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="f8f8f8" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.setDeviceInfo(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -17256,69 +17821,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">100.0</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, NAN);</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
@@ -17336,58 +17903,60 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_alt1bhiaf2zb" w:id="87"/>
       <w:bookmarkEnd w:id="87"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hqkhov3noox4" w:id="88"/>
       <w:bookmarkEnd w:id="88"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">setI2CAddress</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Changes the I2C address of the module. The change is stored and used again after a power-cycle. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -17491,84 +18060,87 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setI2CAddress</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">uint8_t</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> i2cAddress);</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -17616,130 +18188,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">uint8_t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="ffffff" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
@@ -17803,130 +18381,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="720" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -17989,159 +18573,164 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.setI2CAddress(</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">0x20</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">);</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
@@ -18159,58 +18748,60 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_rs9r2e5gay1e" w:id="93"/>
       <w:bookmarkEnd w:id="93"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_k98nd52qmd7r" w:id="94"/>
       <w:bookmarkEnd w:id="94"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">update</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If blocking is set to false when </w:t>
       </w:r>
       <w:hyperlink w:anchor="_5lgktot395dt">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
@@ -18435,67 +19026,69 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">update</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">();</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -18543,130 +19136,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -18726,130 +19325,136 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="000000" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="ffffff"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
                 <w:b w:val="1"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
               </w:rPr>
             </w:pPr>
@@ -18912,91 +19517,94 @@
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="999999"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">#include &lt;Microfire_Mod-EC.h&gt;</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">Microfire::Mod_EC::i2c ec;</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">setup</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">()</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">{</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    Wire.begin();  </w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.begin();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.measureEC(23.1, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -19072,153 +19680,159 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="008080"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">false</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">);</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// blocking = false above, do other work for 750 ms</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    ec.update();</w:t>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">// Measurement results are in</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//  ec.S, ec.mS, ec.uS, ec.PSU, ec.density, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:color w:val="999988"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">//  ec.PPM_500, ec.PPM_640, ec.PPM_700</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:br w:type="textWrapping"/>
               <w:t xml:space="preserve">}</w:t>
               <w:br w:type="textWrapping"/>
               <w:br w:type="textWrapping"/>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">void</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:color w:val="990000"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">loop</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:color w:val="333333"/>
                 <w:shd w:fill="f8f8f8" w:val="clear"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> () {}</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
@@ -19308,89 +19922,93 @@
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="ffffff"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
         <w:shd w:fill="e05431" w:val="clear"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="ffffff"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
         <w:shd w:fill="e05431" w:val="clear"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> Microfire LLC Mod-EC Arduino Library</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="ffffff"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
         <w:shd w:fill="e05431" w:val="clear"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:color w:val="ffffff"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
         <w:shd w:fill="e05431" w:val="clear"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:displayBackgroundShape w:val="1"/>
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
@@ -19434,148 +20052,152 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table3">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>