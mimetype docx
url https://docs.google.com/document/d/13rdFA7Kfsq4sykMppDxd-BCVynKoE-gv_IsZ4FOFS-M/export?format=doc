--- v1 (2026-09-03)
+++ v2 (2026-09-08)
@@ -659,51 +659,51 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Cardo" w:cs="Cardo" w:eastAsia="Cardo" w:hAnsi="Cardo"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="-1728666307"/>
+        <w:id w:val="-807742970"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique w:val="1"/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:color w:val="1155cc"/>
               <w:u w:val="single"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:fldChar w:fldCharType="begin"/>
             <w:instrText xml:space="preserve"> TOC \h \u \z \n \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_xbpmu8527wlw">
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>