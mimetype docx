--- v0 (2026-04-12)
+++ v1 (2026-07-13)
@@ -2747,51 +2747,51 @@
           <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.763fy3tggjsi" w:id="69"/>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Address for service of legal documents: </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">356 Rivonia Boulevard, Edenburg, Sandton, Gauteng, South Africa, 2128</w:t>
+        <w:t xml:space="preserve">478 Koedoesnek Avenue, Castle Gate Centre Offices, Office Tenant 2 ,Erasmus Park, Pretoria, Gauteng, South Africa, 0181.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:left w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="none"/>
           <w:right w:color="000000" w:space="0" w:sz="0" w:val="none"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Poppins" w:cs="Poppins" w:eastAsia="Poppins" w:hAnsi="Poppins"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.9ymz6twakdbb" w:id="70"/>
       <w:bookmarkEnd w:id="70"/>