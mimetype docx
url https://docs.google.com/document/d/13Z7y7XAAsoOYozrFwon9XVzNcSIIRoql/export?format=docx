--- v0 (2026-08-04)
+++ v1 (2026-10-01)
@@ -1,1876 +1,1675 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
-[...12 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Year</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City, 00 Month, Year</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Editor-in-Chief</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editor-in-Chief</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Brazilian Journal of Geology</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brazilian Journal of Geology</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>I am, on behalf of the co-authors, submitting the article “</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am, on behalf of the co-authors, submitting the article “</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nonono nono nonononono</w:t>
+        <w:t xml:space="preserve">Nonono nono nonononono</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>” for consideration of publication in the Brazilian Journal of Geology.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” for consideration of publication in the Brazilian Journal of Geology.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>The article is… (insert the brief description of your article and its importance)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The article is… (insert the brief description of your article and its importance)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The summary must be maximum 100 words and should convey the same information as the abstract but in entirely different language and tone, understandable by scientists from outside your discipline. Additional information and examples can be found </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">clicking here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Considering the subject/theme of the article, I suggest the following researchers to act as reviewers:</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considering the subject/theme of the article, I suggest the following researchers to act as reviewers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">- person 1 – reason – e-mail </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>- person 2 – reason – e-mail</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- person 2 – reason – e-mail</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>- person 3 – reason – e-mail</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- person 3 – reason – e-mail</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>…</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">On the other hand, for personal reasons, I am </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>opposed</w:t>
+        <w:t xml:space="preserve">opposed</w:t>
       </w:r>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to the following researchers acting as reviewers:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">- person 1 – reason – e-mail </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>- person 2 – reason – e-mail</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- person 2 – reason – e-mail</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>- person 3 – reason – e-mail</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- person 3 – reason – e-mail</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>…</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Contact details for the corresponding author:</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contact details for the corresponding author:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Prof. XYZ</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prof. XYZ</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>University of …</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of …</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Full address (inc. ZIP code)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full address (inc. ZIP code)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Phone number(s)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phone number(s)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>e-mail(s)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail(s)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Authors affiliation (include for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>all authors</w:t>
+        <w:t xml:space="preserve">all authors</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Full name: XXX</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full name: XXX</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Affiliation (University/Company/etc)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliation (University/Company/etc)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Full address (inc. ZIP code)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full address (inc. ZIP code)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>email: xxx</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email: xxx</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>ORCiD: 0000-0000-0000-0000</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCiD: 0000-0000-0000-0000</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Article word count: 9,999</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article word count: 9,999</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>(max. 10,000 words including figure captions, tables captions and references)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(max. 10,000 words including figure captions, tables captions and references)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">The authors understand and agree to the contents of SBG Resolution 291/2023 concerning the payment of the publication fee. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>The article has not been partitioned, and its contents are fully and independently understandable.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The article has not been partitioned, and its contents are fully and independently understandable.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>All the co-authors have approved the submitted version.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All the co-authors have approved the submitted version.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>(if there is a preprint version)</w:t>
+        <w:t xml:space="preserve">(if there is a preprint version)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>The paper has been deposited as a preprint at (indicate DOI or URL)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The paper has been deposited as a preprint at (indicate DOI or URL)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>(if there is research data associated, such as supplemental material)</w:t>
+        <w:t xml:space="preserve">(if there is research data associated, such as supplemental material)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Research Data associated with the article has been deposited at (indicate DOI or URL)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Data associated with the article has been deposited at (indicate DOI or URL)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Sincerely,</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>Professor X.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professor X.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>(on behalf of the co-authors)</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on behalf of the co-authors)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:type w:val="nextPage"/>
-[...5 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+      <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
+      <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="0" w:footer="0"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...31 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Arial"/>
+  <w:font w:name="Liberation Serif"/>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-  <w:autoHyphenation w:val="true"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Lucida Sans"/>
+        <w:rFonts w:ascii="Liberation Serif" w:cs="Liberation Serif" w:eastAsia="Liberation Serif" w:hAnsi="Liberation Serif"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-  </w:latentStyles>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="Normal"/>
-[...15 lines deleted...]
-    </w:rPr>
+    <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
-[...6 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="366091"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="Heading 2"/>
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
-[...7 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="366091"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="Heading 3"/>
+    <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
-[...7 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="160" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="366091"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
-    <w:name w:val="Heading 4"/>
+    <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
-[...7 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="366091"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
-    <w:name w:val="Heading 5"/>
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
-[...7 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="80" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="366091"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="Heading 6"/>
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
-[...7 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="40" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:before="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="Heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="Heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-      <w:spacing w:before="0" w:after="0"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="d8" w:val="272727"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="Heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-      <w:spacing w:before="0" w:after="0"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="0" w:before="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="d8" w:val="272727"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="d8" w:val="272727"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="d8" w:val="272727"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="0000D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:color w:themeColor="text1" w:themeTint="a6" w:val="595959"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:smallCaps/>
-      <w:color w:themeColor="text1" w:themeTint="a5" w:val="5A5A5A"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="0000A5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:iCs/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteCharacters">
     <w:name w:val="Footnote Characters"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteCharacters">
     <w:name w:val="Endnote Characters"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:qFormat/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="Endnote Reference"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
-      <w:color w:themeColor="hyperlink" w:val="0563C1"/>
+      <w:color w:val="0563c1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rPr>
-      <w:color w:themeColor="followedHyperlink" w:val="954F72"/>
+      <w:color w:val="954f72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:spacing w:after="120" w:before="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Sans" w:cs="Lucida Sans" w:eastAsia="Microsoft YaHei" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:before="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="Caption"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-[...2 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:suppressLineNumbers w:val="1"/>
+      <w:spacing w:after="120" w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
-      <w:i/>
-      <w:iCs/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
-[...1 lines deleted...]
-      <w:suppressLineNumbers/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:suppressLineNumbers w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lucida Sans"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat/>
-[...1 lines deleted...]
-      <w:spacing w:before="160" w:after="0"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
-[...1 lines deleted...]
-      <w:spacing w:before="0" w:after="0"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0"/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="bf"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="bf"/>
+        <w:top w:color="0f4761" w:space="10" w:sz="4" w:themeColor="accent1" w:themeShade="0000BF" w:val="single"/>
+        <w:bottom w:color="0f4761" w:space="10" w:sz="4" w:themeColor="accent1" w:themeShade="0000BF" w:val="single"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360"/>
+      <w:spacing w:after="360" w:before="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="0F4761"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="0000BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-[...1 lines deleted...]
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HeaderandFooter">
     <w:name w:val="Header and Footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
-        <w:tab w:val="left" w:pos="4844" w:leader="none"/>
-        <w:tab w:val="left" w:pos="9689" w:leader="none"/>
+        <w:tab w:val="left" w:leader="none" w:pos="4844"/>
+        <w:tab w:val="left" w:leader="none" w:pos="9689"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="709"/>
-        <w:tab w:val="left" w:pos="4844" w:leader="none"/>
-        <w:tab w:val="left" w:pos="9689" w:leader="none"/>
+        <w:tab w:val="left" w:leader="none" w:pos="4844"/>
+        <w:tab w:val="left" w:leader="none" w:pos="9689"/>
       </w:tabs>
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="Footnote Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="Endnote Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IndexHeading">
     <w:name w:val="Index Heading"/>
     <w:basedOn w:val="Heading"/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-      <w:suppressAutoHyphens w:val="true"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
+    <w:pPr>
+      <w:widowControl w:val="1"/>
+      <w:suppressAutoHyphens w:val="1"/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:before="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Lucida Sans"/>
+      <w:rFonts w:ascii="Liberation Serif" w:cs="Lucida Sans" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:lang w:bidi="hi-IN" w:eastAsia="zh-CN" w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="Table of Figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...1 lines deleted...]
-      <w:spacing w:before="0" w:afterAutospacing="0" w:after="0"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:afterAutospacing="0" w:before="0"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...3 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="10">
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+    <w:qFormat w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="10" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:bottom w:w="0" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
@@ -1878,62 +1677,62 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="11">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:bottom w:w="0" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
@@ -1941,62 +1740,62 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="12">
     <w:name w:val="Table Grid Light"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
       </w:tblBorders>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:bottom w:w="0" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
@@ -2004,12598 +1803,12608 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="13">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000050" w:val="single"/>
       </w:tblBorders>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:bottom w:w="0" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="14">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="none"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="none"/>
       </w:tblBorders>
       <w:tblCellMar>
-        <w:left w:w="108" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:bottom w:w="0" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...6 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="15">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:caps w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="404040" w:space="0" w:sz="4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:caps w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="404040" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:caps/>
+        <w:b w:val="1"/>
+        <w:caps w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:caps/>
+        <w:b w:val="1"/>
+        <w:caps w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="16">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="17">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:color="404040" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="404040" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...6 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:color="404040" w:space="0" w:sz="4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i/>
-[...8 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="404040" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="18">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="19">
     <w:name w:val="Grid Table 1 Light - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="20">
     <w:name w:val="Grid Table 1 Light - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="21">
     <w:name w:val="Grid Table 1 Light - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="22">
     <w:name w:val="Grid Table 1 Light - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="23">
     <w:name w:val="Grid Table 1 Light - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="24">
     <w:name w:val="Grid Table 1 Light - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="25">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000095" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000095" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000095" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="26">
     <w:name w:val="Grid Table 2 - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="0000EA" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="0000EA" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="0000EA" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBE5F2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBE5F2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="27">
     <w:name w:val="Grid Table 2 - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="28">
     <w:name w:val="Grid Table 2 - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="29">
     <w:name w:val="Grid Table 2 - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="30">
     <w:name w:val="Grid Table 2 - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="31">
     <w:name w:val="Grid Table 2 - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="32">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000095" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000095" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000095" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="33">
     <w:name w:val="Grid Table 3 - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="ea" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="0000EA" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="0000EA" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="0000EA" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBE5F2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBE5F2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="34">
     <w:name w:val="Grid Table 3 - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="35">
     <w:name w:val="Grid Table 3 - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="36">
     <w:name w:val="Grid Table 3 - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="37">
     <w:name w:val="Grid Table 3 - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="38">
     <w:name w:val="Grid Table 3 - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...9 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="39">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="000000" w:themeFill="text1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="40">
     <w:name w:val="Grid Table 4 - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="dce6f2" w:themeFill="accent1" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="dce6f2" w:themeFill="accent1" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="41">
     <w:name w:val="Grid Table 4 - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="42">
     <w:name w:val="Grid Table 4 - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="43">
     <w:name w:val="Grid Table 4 - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="44">
     <w:name w:val="Grid Table 4 - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="45">
     <w:name w:val="Grid Table 4 - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="59"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="46">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="000000" w:themeFill="text1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="000000" w:themeFill="text1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="000000" w:themeFill="text1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="000000" w:themeFill="text1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="47">
     <w:name w:val="Grid Table 5 Dark- Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="AEC5E1" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="aec5e1" w:themeFill="accent1" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="AEC5E1" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="aec5e1" w:themeFill="accent1" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="48">
     <w:name w:val="Grid Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2AFAD" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="e2afad" w:themeFill="accent2" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E2AFAD" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="e2afad" w:themeFill="accent2" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="c0504d" w:themeFill="accent2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="c0504d" w:themeFill="accent2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="c0504d" w:themeFill="accent2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="c0504d" w:themeFill="accent2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="49">
     <w:name w:val="Grid Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D1E0B3" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="d1e0b3" w:themeFill="accent3" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D1E0B3" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="d1e0b3" w:themeFill="accent3" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="9bbb59" w:themeFill="accent3" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="9bbb59" w:themeFill="accent3" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="9bbb59" w:themeFill="accent3" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="9bbb59" w:themeFill="accent3" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="50">
     <w:name w:val="Grid Table 5 Dark- Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C5B8D4" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="c5b8d4" w:themeFill="accent4" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C5B8D4" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="c5b8d4" w:themeFill="accent4" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="8064a2" w:themeFill="accent4" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="8064a2" w:themeFill="accent4" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="8064a2" w:themeFill="accent4" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="8064a2" w:themeFill="accent4" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="51">
     <w:name w:val="Grid Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="ACD9E5" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="acd9e5" w:themeFill="accent5" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="ACD9E5" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="acd9e5" w:themeFill="accent5" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="52">
     <w:name w:val="Grid Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBCFAA" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="fbcfaa" w:themeFill="accent6" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FBCFAA" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:shd w:color="ffffff" w:fill="fbcfaa" w:themeFill="accent6" w:themeFillTint="000075" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="53">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="54">
     <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBE5F2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBE5F2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="55">
     <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="56">
     <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="57">
     <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="58">
     <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="59">
     <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="60">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="61">
     <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000080" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBE5F2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DBE5F2" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="dbe5f2" w:themeFill="accent1" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="62">
     <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="63">
     <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="fe" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="0000FE" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="fe" w:themeShade="95"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="0000FE"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="64">
     <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="65">
     <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeShade="95"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="66">
     <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent6" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent6" w:themeShade="95"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="67">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="68">
     <w:name w:val="List Table 1 Light - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="69">
     <w:name w:val="List Table 1 Light - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="70">
     <w:name w:val="List Table 1 Light - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="71">
     <w:name w:val="List Table 1 Light - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="72">
     <w:name w:val="List Table 1 Light - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="73">
     <w:name w:val="List Table 1 Light - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="74">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="75">
     <w:name w:val="List Table 2 - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="76">
     <w:name w:val="List Table 2 - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="77">
     <w:name w:val="List Table 2 - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="78">
     <w:name w:val="List Table 2 - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="79">
     <w:name w:val="List Table 2 - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="80">
     <w:name w:val="List Table 2 - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...8 lines deleted...]
-          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="none"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="81">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="000000" w:themeFill="text1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="82">
     <w:name w:val="List Table 3 - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="83">
     <w:name w:val="List Table 3 - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="84">
     <w:name w:val="List Table 3 - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C3D69C" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="85">
     <w:name w:val="List Table 3 - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="86">
     <w:name w:val="List Table 3 - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="92CDDD" w:themeFill="accent5" w:themeFillTint="9a"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="87">
     <w:name w:val="List Table 3 - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FAC091" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="88">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="000000" w:themeFill="text1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="000000" w:themeFill="text1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="89">
     <w:name w:val="List Table 4 - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="90">
     <w:name w:val="List Table 4 - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C0504D" w:themeFill="accent2"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="c0504d" w:themeFill="accent2" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="91">
     <w:name w:val="List Table 4 - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB59" w:themeFill="accent3"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="9bbb59" w:themeFill="accent3" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="92">
     <w:name w:val="List Table 4 - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="8064a2" w:themeFill="accent4" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="93">
     <w:name w:val="List Table 4 - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="94">
     <w:name w:val="List Table 4 - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000090" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:b w:val="1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="95">
     <w:name w:val="List Table 5 Dark"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="32" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="32" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="32" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="96">
     <w:name w:val="List Table 5 Dark - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="32" w:themeColor="accent1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4F81BD" w:themeFill="accent1"/>
+          <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="4f81bd" w:themeFill="accent1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="97">
     <w:name w:val="List Table 5 Dark - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="32" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="32" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+          <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="32" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="98">
     <w:name w:val="List Table 5 Dark - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="32" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C3D69C" w:themeFill="accent3" w:themeFillTint="98"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C3D69C" w:themeFill="accent3" w:themeFillTint="98"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C3D69C" w:themeFill="accent3" w:themeFillTint="98"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="32" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C3D69C" w:themeFill="accent3" w:themeFillTint="98"/>
+          <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent3" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="c3d69c" w:themeFill="accent3" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="32" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="99">
     <w:name w:val="List Table 5 Dark - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="32" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="32" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="32" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+          <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="32" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="100">
     <w:name w:val="List Table 5 Dark - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="32" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="32" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="92CDDD" w:themeFill="accent5" w:themeFillTint="9a"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="92CDDD" w:themeFill="accent5" w:themeFillTint="9a"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="92CDDD" w:themeFill="accent5" w:themeFillTint="9a"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="32" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="92CDDD" w:themeFill="accent5" w:themeFillTint="9a"/>
+          <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent5" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="92cddd" w:themeFill="accent5" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="32" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="101">
     <w:name w:val="List Table 5 Dark - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="32" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FAC091" w:themeFill="accent6" w:themeFillTint="98"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FAC091" w:themeFill="accent6" w:themeFillTint="98"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FAC091" w:themeFill="accent6" w:themeFillTint="98"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="32" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="32" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="32" w:space="0"/>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FAC091" w:themeFill="accent6" w:themeFillTint="98"/>
+          <w:top w:color="000000" w:space="0" w:sz="32" w:themeColor="accent6" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="light1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="fac091" w:themeFill="accent6" w:themeFillTint="000098" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="32" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="light1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="32" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
         <w:color w:themeColor="light1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="102">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:themeColor="text1"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
         <w:color w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="103">
     <w:name w:val="List Table 6 Colorful - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeShade="95"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent1" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent1" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="104">
     <w:name w:val="List Table 6 Colorful - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="105">
     <w:name w:val="List Table 6 Colorful - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="106">
     <w:name w:val="List Table 6 Colorful - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="107">
     <w:name w:val="List Table 6 Colorful - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="108">
     <w:name w:val="List Table 6 Colorful - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b/>
-        <w:color w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b/>
-[...5 lines deleted...]
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:b w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="109">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:color w:themeColor="text1" w:themeShade="000095" w:themeTint="000080"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="110">
     <w:name w:val="List Table 7 Colorful - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d3dfee" w:themeFill="accent1" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeShade="95"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent1" w:themeShade="95"/>
+        <w:color w:themeColor="accent1" w:themeShade="000095"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="111">
     <w:name w:val="List Table 7 Colorful - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000097" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="efd3d2" w:themeFill="accent2" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:color w:themeColor="accent2" w:themeShade="000095" w:themeTint="000097"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="112">
     <w:name w:val="List Table 7 Colorful - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000098" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="e6eed5" w:themeFill="accent3" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:themeColor="accent3" w:themeShade="000095" w:themeTint="000098"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="113">
     <w:name w:val="List Table 7 Colorful - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="dfd8e8" w:themeFill="accent4" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent4" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent4" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="114">
     <w:name w:val="List Table 7 Colorful - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9a" w:sz="4" w:space="0"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="00009A" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="d2eaf1" w:themeFill="accent5" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent5" w:themeTint="9a" w:themeShade="95"/>
+        <w:color w:themeColor="accent5" w:themeShade="000095" w:themeTint="00009A"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="115">
     <w:name w:val="List Table 7 Colorful - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000098" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
-        <w:color w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDE5D1" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:shd w:color="ffffff" w:fill="fde5d1" w:themeFill="accent6" w:themeFillTint="000040" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
-        <w:color w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:color="FFFFFF"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i/>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF" w:themeFill="light1"/>
+        <w:i w:val="1"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:space="0" w:sz="0" w:val="none"/>
+        </w:tcBorders>
+        <w:shd w:color="ffffff" w:fill="ffffff" w:themeFill="light1" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:rPr>
-        <w:color w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:color w:themeColor="accent6" w:themeShade="000095" w:themeTint="000098"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="116">
     <w:name w:val="Lined - Accent"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="117">
     <w:name w:val="Lined - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C8D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:shd w:color="ffffff" w:fill="c8d7ea" w:themeFill="accent1" w:themeFillTint="000050" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C8D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:shd w:color="ffffff" w:fill="c8d7ea" w:themeFill="accent1" w:themeFillTint="000050" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="118">
     <w:name w:val="Lined - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="119">
     <w:name w:val="Lined - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="120">
     <w:name w:val="Lined - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="121">
     <w:name w:val="Lined - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="122">
     <w:name w:val="Lined - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="123">
     <w:name w:val="Bordered &amp; Lined - Accent"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="a6" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="a6" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="0000A6" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="0000A6" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="0000A6" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="0000A6" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="0000A6" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="0000A6" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="d"/>
+        <w:shd w:color="ffffff" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="00000D" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:shd w:color="ffffff" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="000080" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="124">
     <w:name w:val="Bordered &amp; Lined - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C8D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:shd w:color="ffffff" w:fill="c8d7ea" w:themeFill="accent1" w:themeFillTint="000050" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="C8D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:shd w:color="ffffff" w:fill="c8d7ea" w:themeFill="accent1" w:themeFillTint="000050" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="5D8BC2" w:themeFill="accent1" w:themeFillTint="ea"/>
+        <w:shd w:color="ffffff" w:fill="5d8bc2" w:themeFill="accent1" w:themeFillTint="0000EA" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="125">
     <w:name w:val="Bordered &amp; Lined - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F3DDDC" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:shd w:color="ffffff" w:fill="f3dddc" w:themeFill="accent2" w:themeFillTint="000032" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DA9796" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:shd w:color="ffffff" w:fill="da9796" w:themeFill="accent2" w:themeFillTint="000097" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="126">
     <w:name w:val="Bordered &amp; Lined - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="EBF1DD" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="ebf1dd" w:themeFill="accent3" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="9BBB5A" w:themeFill="accent3" w:themeFillTint="fe"/>
+        <w:shd w:color="ffffff" w:fill="9bbb5a" w:themeFill="accent3" w:themeFillTint="0000FE" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="127">
     <w:name w:val="Bordered &amp; Lined - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="e5dfec" w:themeFill="accent4" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="9a"/>
+        <w:shd w:color="ffffff" w:fill="b2a1c7" w:themeFill="accent4" w:themeFillTint="00009A" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="128">
     <w:name w:val="Bordered &amp; Lined - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="daeef3" w:themeFill="accent5" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="4BACC6" w:themeFill="accent5"/>
+        <w:shd w:color="ffffff" w:fill="4bacc6" w:themeFill="accent5" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="129">
     <w:name w:val="Bordered &amp; Lined - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="FDEAD9" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:shd w:color="ffffff" w:fill="fdead9" w:themeFill="accent6" w:themeFillTint="000034" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="FFFFFF" w:fill="F79646" w:themeFill="accent6"/>
+        <w:shd w:color="ffffff" w:fill="f79646" w:themeFill="accent6" w:val="clear"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="130">
     <w:name w:val="Bordered"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000026" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000026" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000026" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000026" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000026" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000026" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="131">
     <w:name w:val="Bordered - Accent 1"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="12" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="accent1" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="132">
     <w:name w:val="Bordered - Accent 2"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="12" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="12" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="accent2" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="133">
     <w:name w:val="Bordered - Accent 3"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="12" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="12" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="accent3" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="134">
     <w:name w:val="Bordered - Accent 4"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="12" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="12" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="accent4" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="135">
     <w:name w:val="Bordered - Accent 5"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="12" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="accent5" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="136">
     <w:name w:val="Bordered - Accent 6"/>
     <w:basedOn w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:insideH w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
+        <w:insideV w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000067" w:val="single"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="12" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:left w:color="000000" w:space="0" w:sz="12" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="accent6" w:val="single"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="wholeTable">
       <w:tblPr/>
     </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:color w:val="595959"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agu.org/Publish-with-AGU/Publish/Author-Resources/Plain-Language-Summary" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
@@ -14687,56 +14496,53 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miHF0z25HNbi5ZxU2JyQ41T10PXig==">CgMxLjA4AHIhMTNaN3k3WEFBc29PWW96ckZ3b245WFZ6TmNTSUlSb3Fs</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
-[...6 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>