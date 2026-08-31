--- v0 (2026-03-02)
+++ v1 (2026-08-31)
@@ -1,2181 +1,2119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/glossary/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B9438D" w14:paraId="22EF6223" w14:textId="77777777" w:rsidTr="00231667">
+      <w:tr w:rsidR="00B9438D" w:rsidRPr="001125D9" w14:paraId="22EF6223" w14:textId="77777777" w:rsidTr="00231667">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF6220" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRDefault="00B9438D" w:rsidP="001D29C7">
+          <w:p w14:paraId="22EF6220" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="00B9438D" w:rsidP="001D29C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>UNIVERSIDADE FEDERAL DE SANTA CATARINA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22EF6221" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRDefault="0071381D" w:rsidP="001D29C7">
+          <w:p w14:paraId="22EF6221" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="0071381D" w:rsidP="001D29C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CENTRO TECNOLÓGICO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22EF6222" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRDefault="00B9438D" w:rsidP="001D29C7">
+          <w:p w14:paraId="22EF6222" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="00B9438D" w:rsidP="001D29C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPARTAMENTO DE </w:t>
             </w:r>
-            <w:r w:rsidR="0071381D">
-              <w:rPr>
+            <w:r w:rsidR="0071381D" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ENGENHARIA ELÉTRICA E ELETRÔNICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22EF6224" w14:textId="77777777" w:rsidR="00902605" w:rsidRPr="0088475F" w:rsidRDefault="00902605">
+    <w:p w14:paraId="22EF6224" w14:textId="77777777" w:rsidR="00902605" w:rsidRPr="001125D9" w:rsidRDefault="00902605">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B9438D" w:rsidRPr="002B434B" w14:paraId="22EF6228" w14:textId="77777777" w:rsidTr="00231667">
+      <w:tr w:rsidR="00B9438D" w:rsidRPr="001125D9" w14:paraId="22EF6228" w14:textId="77777777" w:rsidTr="00231667">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29024506" w14:textId="73CE9629" w:rsidR="00B9438D" w:rsidRPr="001D29C7" w:rsidRDefault="00B9438D" w:rsidP="001D29C7">
+          <w:p w14:paraId="29024506" w14:textId="677ABE43" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="00B9438D" w:rsidP="001D29C7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D29C7">
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>REQUERIMENTO</w:t>
             </w:r>
-            <w:r w:rsidR="00DE6222" w:rsidRPr="001D29C7">
-              <w:rPr>
+            <w:r w:rsidR="00DE6222" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001D29C7">
-              <w:rPr>
+            <w:r w:rsidR="001D29C7" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">PARA </w:t>
             </w:r>
-            <w:r w:rsidRPr="0088475F">
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>REVISÃO</w:t>
             </w:r>
-            <w:r w:rsidR="00DE6222" w:rsidRPr="001D29C7">
-              <w:rPr>
+            <w:r w:rsidR="00DE6222" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> DE</w:t>
             </w:r>
-            <w:r w:rsidRPr="001D29C7">
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> AVALIAÇÃO</w:t>
             </w:r>
+            <w:r w:rsidR="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001125D9" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(1ª ETAPA — DOCENTE)</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="571EAD0D" w14:textId="77777777" w:rsidR="00DE6222" w:rsidRDefault="00DE6222" w:rsidP="00DE6222">
+          <w:p w14:paraId="571EAD0D" w14:textId="77777777" w:rsidR="00DE6222" w:rsidRPr="001125D9" w:rsidRDefault="00DE6222" w:rsidP="00DE6222">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E6ACAF7" w14:textId="77777777" w:rsidR="00DE6222" w:rsidRDefault="00DE6222" w:rsidP="00DE6222">
+          <w:p w14:paraId="1E6ACAF7" w14:textId="7D9D5D7E" w:rsidR="00DE6222" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="00DE6222">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Art. 112 da Resolução Normativa nº 227/2026/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CUn</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-              <w:t>/97:</w:t>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE6222" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F07D2E3" w14:textId="77777777" w:rsidR="00DE6222" w:rsidRPr="00DE6222" w:rsidRDefault="00DE6222" w:rsidP="00DE6222">
+          <w:p w14:paraId="111E3A96" w14:textId="77777777" w:rsidR="001125D9" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="001125D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE6222">
-[...3 lines deleted...]
-              <w:t>É facultado ao aluno requerer ao Chefe do Departamento a revisão da avaliação, mediante justificativa circunstanciada, dentro de 02 (dois) dias úteis, após a divulgação do resultado.</w:t>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>É facultado à/ao discente, após a divulgação do resultado da avaliação, solicitar revisão deste mediante formalização junto à(s)/ao(s) docente(s), dentro do prazo de 02 (dois) dias úteis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A320E14" w14:textId="77777777" w:rsidR="00DE6222" w:rsidRPr="00DE6222" w:rsidRDefault="00DE6222" w:rsidP="00DE6222">
+          <w:p w14:paraId="5CEA2B04" w14:textId="37DD0733" w:rsidR="00DE6222" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="001125D9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE6222">
-[...17 lines deleted...]
-              <w:t>es) da disciplina para proceder a revisão na presença do requerente em 02 (dois) dias úteis, dando em seguida ciência ao requerente.</w:t>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Parágrafo único. A revisão a que se refere o caput deste artigo deverá ser feita no prazo máximo de 03 (três) dias úteis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D52F746" w14:textId="77777777" w:rsidR="00DE6222" w:rsidRPr="00DE6222" w:rsidRDefault="00DE6222" w:rsidP="00DE6222">
+          <w:p w14:paraId="1E812F97" w14:textId="77777777" w:rsidR="00D4123F" w:rsidRPr="001125D9" w:rsidRDefault="00D4123F" w:rsidP="00DE6222">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE6222">
-[...18 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5CEA2B04" w14:textId="77777777" w:rsidR="00DE6222" w:rsidRDefault="00DE6222" w:rsidP="00DE6222">
+          <w:p w14:paraId="6C13A524" w14:textId="77777777" w:rsidR="001125D9" w:rsidRPr="001125D9" w:rsidRDefault="00D4123F" w:rsidP="00D4123F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE6222">
-[...3 lines deleted...]
-              <w:t>§ 3° - A Comissão terá o prazo de 05 (cinco) dias úteis para emitir parecer conclusivo.</w:t>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="001125D9" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Preencha este formulário integralmente e anexe os elementos necessários para fundamentar o pedido.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E812F97" w14:textId="77777777" w:rsidR="00D4123F" w:rsidRDefault="00D4123F" w:rsidP="00DE6222">
+          <w:p w14:paraId="20F90ABA" w14:textId="12C67693" w:rsidR="00D4123F" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="00D4123F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...19 lines deleted...]
-              <w:r w:rsidRPr="00D4123F">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId4" w:history="1">
+              <w:r w:rsidR="00D4123F" w:rsidRPr="001125D9">
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="24"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>assine digitalmente</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00D4123F">
-              <w:rPr>
+            <w:r w:rsidR="00D4123F" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10E0D787" w14:textId="7D4B9EC7" w:rsidR="00D4123F" w:rsidRDefault="00D4123F" w:rsidP="00D4123F">
+          <w:p w14:paraId="22EF6227" w14:textId="6A6EEE05" w:rsidR="00231667" w:rsidRPr="001125D9" w:rsidRDefault="00D4123F" w:rsidP="00D4123F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="001125D9" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...39 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Encaminhe o arquivo ao e-mail do(a) docente responsável em até 2 (dois) dias úteis após a divulgação do resultado da avaliação.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22EF6229" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRPr="0088475F" w:rsidRDefault="00B9438D">
+    <w:p w14:paraId="22EF6229" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="00B9438D">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6345"/>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B9438D" w14:paraId="22EF622B" w14:textId="77777777" w:rsidTr="00231667">
+      <w:tr w:rsidR="001125D9" w:rsidRPr="001125D9" w14:paraId="7C268E4F" w14:textId="77777777" w:rsidTr="001125D9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22EF622A" w14:textId="105D04B6" w:rsidR="00B9438D" w:rsidRDefault="00B9438D" w:rsidP="0088475F">
+          <w:p w14:paraId="7D2B2B3C" w14:textId="76B87672" w:rsidR="001125D9" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="001125D9">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:rPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DADOS DO(A) REQUERENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B9438D" w:rsidRPr="001125D9" w14:paraId="22EF622B" w14:textId="77777777" w:rsidTr="001125D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10740" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22EF622A" w14:textId="105D04B6" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="00B9438D" w:rsidP="0088475F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NOME:</w:t>
             </w:r>
-            <w:r w:rsidR="0025086C">
-              <w:rPr>
+            <w:r w:rsidR="0025086C" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1210568594"/>
                 <w:placeholder>
                   <w:docPart w:val="4E2DA5640F62423B9FBC9B781F5DA017"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clique aqui para </w:t>
+                  <w:t>Clique aqui para digitar.</w:t>
                 </w:r>
-                <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9438D" w:rsidRPr="002B434B" w14:paraId="22EF622E" w14:textId="77777777" w:rsidTr="00231667">
+      <w:tr w:rsidR="00B9438D" w:rsidRPr="001125D9" w14:paraId="22EF622E" w14:textId="77777777" w:rsidTr="00231667">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF622C" w14:textId="03CBBC68" w:rsidR="00B9438D" w:rsidRPr="002B434B" w:rsidRDefault="00B9438D" w:rsidP="0088475F">
+          <w:p w14:paraId="22EF622C" w14:textId="03CBBC68" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="00B9438D" w:rsidP="0088475F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6408"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B434B">
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CURSO</w:t>
             </w:r>
-            <w:r w:rsidR="00E73556">
-              <w:rPr>
+            <w:r w:rsidR="00E73556" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> DE GRADUAÇÃO</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B434B">
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="0025086C">
-              <w:rPr>
+            <w:r w:rsidR="0025086C" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="621266370"/>
                 <w:placeholder>
                   <w:docPart w:val="12916092C5814265B3C11961041BFE0C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clique aqui para </w:t>
+                  <w:t>Clique aqui para digitar.</w:t>
                 </w:r>
-                <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF622D" w14:textId="476C117C" w:rsidR="00B9438D" w:rsidRPr="002B434B" w:rsidRDefault="00B9438D" w:rsidP="0088475F">
+          <w:p w14:paraId="22EF622D" w14:textId="476C117C" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="00B9438D" w:rsidP="0088475F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6408"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B434B">
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MATRÍCULA:</w:t>
             </w:r>
-            <w:r w:rsidR="0025086C">
-              <w:rPr>
+            <w:r w:rsidR="0025086C" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="322011662"/>
                 <w:placeholder>
                   <w:docPart w:val="7DFE3C9685B34A72A74AF16FCFFA2899"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clique aqui para </w:t>
+                  <w:t>Clique aqui para digitar.</w:t>
                 </w:r>
-                <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73556" w:rsidRPr="002B434B" w14:paraId="22EF6231" w14:textId="77777777" w:rsidTr="00231667">
+      <w:tr w:rsidR="00E73556" w:rsidRPr="001125D9" w14:paraId="22EF6231" w14:textId="77777777" w:rsidTr="00231667">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF622F" w14:textId="2A84B552" w:rsidR="00E73556" w:rsidRPr="002B434B" w:rsidRDefault="00E73556" w:rsidP="0088475F">
+          <w:p w14:paraId="22EF622F" w14:textId="2A84B552" w:rsidR="00E73556" w:rsidRPr="001125D9" w:rsidRDefault="00E73556" w:rsidP="0088475F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6408"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E-MAIL:</w:t>
             </w:r>
-            <w:r w:rsidR="0025086C">
-              <w:rPr>
+            <w:r w:rsidR="0025086C" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1796285164"/>
                 <w:placeholder>
                   <w:docPart w:val="B1E5E0E0447D4CEF83C9AFDB29D58186"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clique aqui para </w:t>
+                  <w:t>Clique aqui para digitar.</w:t>
                 </w:r>
-                <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF6230" w14:textId="30C9044A" w:rsidR="00E73556" w:rsidRPr="002B434B" w:rsidRDefault="00E73556" w:rsidP="0088475F">
+          <w:p w14:paraId="22EF6230" w14:textId="30C9044A" w:rsidR="00E73556" w:rsidRPr="001125D9" w:rsidRDefault="00E73556" w:rsidP="0088475F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6408"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TELEFONE:</w:t>
             </w:r>
-            <w:r w:rsidR="0025086C">
-              <w:rPr>
+            <w:r w:rsidR="0025086C" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2139716896"/>
                 <w:placeholder>
                   <w:docPart w:val="18851371E4434DE6B9D1BF95BCF5A748"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clique aqui para </w:t>
+                  <w:t>Clique aqui para digitar.</w:t>
                 </w:r>
-                <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22EF6232" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRPr="0088475F" w:rsidRDefault="00B9438D">
+    <w:p w14:paraId="22EF6232" w14:textId="77777777" w:rsidR="00B9438D" w:rsidRPr="001125D9" w:rsidRDefault="00B9438D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6408"/>
         </w:tabs>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00902605" w14:paraId="22EF6241" w14:textId="77777777" w:rsidTr="00231667">
+      <w:tr w:rsidR="00902605" w:rsidRPr="001125D9" w14:paraId="22EF6241" w14:textId="77777777" w:rsidTr="00231667">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF623A" w14:textId="52946461" w:rsidR="00902605" w:rsidRDefault="00C42F01" w:rsidP="00902605">
+          <w:p w14:paraId="22EF623B" w14:textId="76F8733D" w:rsidR="00C42F01" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="001125D9">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pBdr>
+                <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="900" w:hanging="900"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DADOS DA DISCIPLINA E DA AVALIAÇÃO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22EF623B" w14:textId="77777777" w:rsidR="00C42F01" w:rsidRPr="00C638CE" w:rsidRDefault="00C42F01" w:rsidP="00C42F01">
-[...8 lines deleted...]
-          <w:p w14:paraId="22EF623C" w14:textId="77777777" w:rsidR="00C638CE" w:rsidRDefault="00C638CE" w:rsidP="0088475F">
+          <w:p w14:paraId="22EF623C" w14:textId="77777777" w:rsidR="00C638CE" w:rsidRPr="001125D9" w:rsidRDefault="00C638CE" w:rsidP="0088475F">
             <w:pPr>
               <w:ind w:left="568" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="495EE828" w14:textId="1D813602" w:rsidR="00231667" w:rsidRDefault="0088475F" w:rsidP="0025086C">
+          <w:p w14:paraId="706403A1" w14:textId="1AF99C05" w:rsidR="001125D9" w:rsidRDefault="001125D9" w:rsidP="0025086C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="568" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ao(A) Professor(a):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:smallCaps/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
-                <w:id w:val="-898519107"/>
-[...4 lines deleted...]
-                </w14:checkbox>
+                <w:id w:val="-62256639"/>
+                <w:placeholder>
+                  <w:docPart w:val="4A4024491D6E4C3EAADE67524582B6C4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="0025086C">
+                <w:r w:rsidRPr="001125D9">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="20"/>
+                    <w:rStyle w:val="TextodoEspaoReservado"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                  <w:t>Nome do Docente Responsável</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0025086C">
-[...80 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2C6785D2" w14:textId="19A36F6E" w:rsidR="00231667" w:rsidRDefault="00C42F01" w:rsidP="0025086C">
+          <w:p w14:paraId="2C6785D2" w14:textId="3790560B" w:rsidR="00231667" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="0025086C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="568" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Código e Nome da Disciplina:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="00C42F01" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EEL</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="120659556"/>
                 <w:placeholder>
                   <w:docPart w:val="5AD912B68CD04249BBC9D4A833342341"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
                   <w:t>Código</w:t>
                 </w:r>
                 <w:proofErr w:type="spellEnd"/>
-                <w:r w:rsidR="0088475F">
-[...18 lines deleted...]
-                <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00384415">
-              <w:rPr>
+            <w:r w:rsidR="00384415" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0088475F">
-              <w:rPr>
+            <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="00384415">
-              <w:rPr>
+            <w:r w:rsidR="00384415" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1285308011"/>
                 <w:placeholder>
                   <w:docPart w:val="42C9DA5F575B454299F893963D131216"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t>Nome da disciplina por extenso</w:t>
-[...5 lines deleted...]
-                  <w:t>.</w:t>
+                  <w:t>Nome da disciplina</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="5D9C2570" w14:textId="2DF69DB6" w:rsidR="00231667" w:rsidRDefault="00C42F01" w:rsidP="0025086C">
+          <w:p w14:paraId="5D9C2570" w14:textId="42AC740E" w:rsidR="00231667" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="0025086C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="568" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Turma</w:t>
+            </w:r>
+            <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="0025086C">
-              <w:rPr>
+            <w:r w:rsidR="0025086C" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-775328555"/>
                 <w:placeholder>
                   <w:docPart w:val="3FB37006C7904B65951EDF19533A6302"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clique aqui para </w:t>
+                  <w:t>Clique aqui para digitar.</w:t>
                 </w:r>
-                <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3D5BA647" w14:textId="690D2548" w:rsidR="00231667" w:rsidRDefault="0025086C" w:rsidP="00231667">
+          <w:p w14:paraId="3D5BA647" w14:textId="3DAA39BA" w:rsidR="00231667" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="00231667">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="568" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Identificação da Avaliação:</w:t>
+            </w:r>
+            <w:r w:rsidR="0025086C" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-449479596"/>
                 <w:placeholder>
                   <w:docPart w:val="72058A79D80048149B3EB39B26AF52BC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clique aqui para </w:t>
+                  <w:t xml:space="preserve">Ex.: Prova 1, P2, </w:t>
                 </w:r>
                 <w:proofErr w:type="gramStart"/>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t>digitar.</w:t>
+                  <w:t>Trabalho, etc.</w:t>
                 </w:r>
                 <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="406089D4" w14:textId="4C9A5756" w:rsidR="00C42F01" w:rsidRDefault="00C46CF0" w:rsidP="00231667">
+          <w:p w14:paraId="406089D4" w14:textId="41390C8D" w:rsidR="00C42F01" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="00231667">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="568" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Data em que foi divulgado o resultado da avaliação: </w:t>
+            <w:r w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data da Divulgação do Resultado:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C46CF0" w:rsidRPr="001125D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2112432330"/>
                 <w:placeholder>
                   <w:docPart w:val="DB26C73A09ED454C89493797D260E0CB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="pt-BR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+                <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
                   <w:rPr>
                     <w:rStyle w:val="TextodoEspaoReservado"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Clique aqui para inserir uma </w:t>
+                  <w:t>Clique aqui para inserir uma data.</w:t>
                 </w:r>
-                <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-                <w:proofErr w:type="gramEnd"/>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="22EF6240" w14:textId="3FDDDB68" w:rsidR="00CE1B62" w:rsidRPr="00CE1B62" w:rsidRDefault="00CE1B62" w:rsidP="00CE1B62">
+          <w:p w14:paraId="22EF6240" w14:textId="3FDDDB68" w:rsidR="00CE1B62" w:rsidRPr="001125D9" w:rsidRDefault="00CE1B62" w:rsidP="00CE1B62">
             <w:pPr>
               <w:ind w:left="568" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22EF6242" w14:textId="77777777" w:rsidR="00902605" w:rsidRPr="0088475F" w:rsidRDefault="00902605">
+    <w:p w14:paraId="22EF6242" w14:textId="77777777" w:rsidR="00902605" w:rsidRPr="001125D9" w:rsidRDefault="00902605">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EF6243" w14:textId="77777777" w:rsidR="00902605" w:rsidRDefault="00902605" w:rsidP="0025086C">
+    <w:p w14:paraId="22EF6243" w14:textId="6F9B6EDE" w:rsidR="00902605" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="001125D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>JUSTIFICATIVA DO PEDIDO:</w:t>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>JUSTIFICATIVA CIRCUNSTANCIADA DO PEDIDO</w:t>
+      </w:r>
+      <w:r w:rsidR="00902605" w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EF6248" w14:textId="58155D06" w:rsidR="0025086C" w:rsidRDefault="0025086C" w:rsidP="0025086C">
+    <w:p w14:paraId="22EF6248" w14:textId="58155D06" w:rsidR="0025086C" w:rsidRPr="001125D9" w:rsidRDefault="0025086C" w:rsidP="001125D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:id w:val="-421417097"/>
         <w:placeholder>
           <w:docPart w:val="6F2FBECCDCA24F75B4F1553E964369D5"/>
         </w:placeholder>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="469EA6C4" w14:textId="68ED0FEA" w:rsidR="0088475F" w:rsidRDefault="0088475F" w:rsidP="0025086C">
+        <w:p w14:paraId="469EA6C4" w14:textId="1E5F0F18" w:rsidR="0088475F" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="001125D9">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
             </w:pBdr>
             <w:jc w:val="both"/>
             <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Clique aqui para digitar.</w:t>
+            <w:t>Apresente os fundamentos e razões específicas pelas quais solicita a revisão da avaliação/questões</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                                                                                                          </w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4F708325" w14:textId="77777777" w:rsidR="0088475F" w:rsidRDefault="0088475F" w:rsidP="0025086C">
+    <w:p w14:paraId="4F708325" w14:textId="77777777" w:rsidR="0088475F" w:rsidRPr="001125D9" w:rsidRDefault="0088475F" w:rsidP="001125D9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EF6249" w14:textId="77777777" w:rsidR="00902605" w:rsidRDefault="00902605">
+    <w:p w14:paraId="22EF6249" w14:textId="77777777" w:rsidR="00902605" w:rsidRPr="001125D9" w:rsidRDefault="00902605">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EF95C58" w14:textId="77777777" w:rsidR="0088475F" w:rsidRDefault="0088475F">
+    <w:p w14:paraId="2EF95C58" w14:textId="5BC347B6" w:rsidR="0088475F" w:rsidRPr="001125D9" w:rsidRDefault="001125D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nota ao discente: Permanecendo a discordância quanto à revisão realizada pelo docente, o(a) discente poderá recorrer à Chefia do Departamento de Ensino no prazo de 2 (dois) dias úteis a contar da ciência da decisão, com base no Art. 113 da RN 227/2026/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CUn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF9B536" w14:textId="77777777" w:rsidR="001125D9" w:rsidRPr="001125D9" w:rsidRDefault="001125D9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EF624B" w14:textId="69372018" w:rsidR="00902605" w:rsidRDefault="00902605">
+    <w:p w14:paraId="22EF624B" w14:textId="4B0C2CC9" w:rsidR="00902605" w:rsidRPr="001125D9" w:rsidRDefault="001125D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data do </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>DATA:</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Requerimento</w:t>
       </w:r>
-      <w:r w:rsidR="0088475F">
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1277525660"/>
           <w:placeholder>
             <w:docPart w:val="BF7A0ED5FB364AE389909D78D5490159"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="pt-BR"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="0088475F" w:rsidRPr="002D7177">
+          <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t xml:space="preserve">Clique aqui para inserir uma </w:t>
+            <w:t>Clique aqui para inserir uma data.</w:t>
           </w:r>
-          <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-          <w:proofErr w:type="gramEnd"/>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="0088475F">
-        <w:rPr>
+      <w:r w:rsidR="0088475F" w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F58670C" w14:textId="77777777" w:rsidR="0088475F" w:rsidRDefault="00902605">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
-      <w:r w:rsidR="0025086C">
-        <w:rPr>
+      <w:r w:rsidR="0025086C" w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658462F0" w14:textId="34F00B5C" w:rsidR="0088475F" w:rsidRDefault="0088475F">
+    <w:p w14:paraId="2F925490" w14:textId="77777777" w:rsidR="001125D9" w:rsidRPr="001125D9" w:rsidRDefault="001125D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="658462F0" w14:textId="1A54A38A" w:rsidR="0088475F" w:rsidRPr="001125D9" w:rsidRDefault="0088475F" w:rsidP="001125D9">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>______________________</w:t>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EF624C" w14:textId="6D761159" w:rsidR="00902605" w:rsidRDefault="00902605" w:rsidP="0088475F">
+    <w:p w14:paraId="22EF624C" w14:textId="3D98A159" w:rsidR="00902605" w:rsidRPr="001125D9" w:rsidRDefault="001125D9" w:rsidP="001125D9">
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="720"/>
-        <w:rPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>ASSINATURA DO ALUNO</w:t>
+      <w:r w:rsidRPr="001125D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Assinatura Digital do(a) Estudante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EF624E" w14:textId="77777777" w:rsidR="00B31296" w:rsidRDefault="00B31296">
-[...335 lines deleted...]
-    <w:sectPr w:rsidR="0088475F" w:rsidSect="00231667">
+    <w:sectPr w:rsidR="00902605" w:rsidRPr="001125D9" w:rsidSect="00231667">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="284" w:right="850" w:bottom="142" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Serif">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="W217WPdvu0fObMH5YB218u0V18E=" w:salt="mmEfEprsepeEQSbpleo7Eg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q7S9t1GkYgQ7w6P/kFROWrp17Q+UA2QZwWFZVrMNz6Mb/qSskENEFsCJPx9l4OV2tKcO5JGWfwyoaKDZsyMQRg==" w:salt="muLshjdQbBhVH9juKfb0Hg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C12B3A"/>
+    <w:rsid w:val="001125D9"/>
     <w:rsid w:val="001427FC"/>
     <w:rsid w:val="00155E97"/>
     <w:rsid w:val="001D29C7"/>
     <w:rsid w:val="00231667"/>
     <w:rsid w:val="0025086C"/>
     <w:rsid w:val="002B434B"/>
     <w:rsid w:val="00384415"/>
     <w:rsid w:val="0071381D"/>
     <w:rsid w:val="0074249B"/>
+    <w:rsid w:val="00800068"/>
     <w:rsid w:val="0088475F"/>
+    <w:rsid w:val="008E5D1E"/>
     <w:rsid w:val="00902605"/>
     <w:rsid w:val="00B31296"/>
     <w:rsid w:val="00B551B9"/>
     <w:rsid w:val="00B9438D"/>
     <w:rsid w:val="00C12B3A"/>
     <w:rsid w:val="00C42F01"/>
     <w:rsid w:val="00C46CF0"/>
     <w:rsid w:val="00C638CE"/>
     <w:rsid w:val="00CE1B62"/>
     <w:rsid w:val="00D4123F"/>
     <w:rsid w:val="00DE6222"/>
     <w:rsid w:val="00E73556"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="22EF6220"/>
+  <w15:docId w15:val="{54EFE61F-C8CC-424C-9C91-BFF500828F0F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...24 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -2249,3311 +2187,1167 @@
     <w:rsid w:val="00C638CE"/>
     <w:rPr>
       <w:rFonts w:ascii="TimesNewRoman" w:hAnsi="TimesNewRoman" w:hint="default"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0025086C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...264 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:depto.eel@contato.ufsc.br" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.ufsc.br/ajuda/como-assinar-um-documento-pdf-digitalmente-usando-o-siscd-online/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.ufsc.br/ajuda/como-assinar-um-documento-pdf-digitalmente-usando-o-siscd-online/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4E2DA5640F62423B9FBC9B781F5DA017"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D6247B6A-9C37-4FB6-A847-9AC5BC861CC0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="4E2DA5640F62423B9FBC9B781F5DA0171"/>
+            <w:pStyle w:val="4E2DA5640F62423B9FBC9B781F5DA017"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Clique aqui para digitar.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="12916092C5814265B3C11961041BFE0C"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7603C07A-8259-4750-BA57-D8FCE570810F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="12916092C5814265B3C11961041BFE0C1"/>
+            <w:pStyle w:val="12916092C5814265B3C11961041BFE0C"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Clique aqui para digitar.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7DFE3C9685B34A72A74AF16FCFFA2899"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{22FEC0DE-4498-4CC4-8816-CA8C2EB5B969}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="7DFE3C9685B34A72A74AF16FCFFA28991"/>
+            <w:pStyle w:val="7DFE3C9685B34A72A74AF16FCFFA2899"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Clique aqui para digitar.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B1E5E0E0447D4CEF83C9AFDB29D58186"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{832401F8-F721-412F-B8B9-98E2F5A7CEEB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="B1E5E0E0447D4CEF83C9AFDB29D581861"/>
+            <w:pStyle w:val="B1E5E0E0447D4CEF83C9AFDB29D58186"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Clique aqui para digitar.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="18851371E4434DE6B9D1BF95BCF5A748"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{84DE7E3A-82E0-48AB-A98B-0616706C408D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="18851371E4434DE6B9D1BF95BCF5A7481"/>
+            <w:pStyle w:val="18851371E4434DE6B9D1BF95BCF5A748"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Clique aqui para digitar.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Escolher um item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5AD912B68CD04249BBC9D4A833342341"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9C41D5F5-6DEF-4BA0-8981-3A21EF62A735}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="5AD912B68CD04249BBC9D4A8333423411"/>
+            <w:pStyle w:val="5AD912B68CD04249BBC9D4A833342341"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Código da disciplina</w:t>
-[...5 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Código</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="42C9DA5F575B454299F893963D131216"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7C427690-2A0A-4617-A40A-D550A8EA452E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="42C9DA5F575B454299F893963D1312161"/>
+            <w:pStyle w:val="42C9DA5F575B454299F893963D131216"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Nome da disciplina por extenso</w:t>
-[...5 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Nome da disciplina</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3FB37006C7904B65951EDF19533A6302"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{32B61F9C-B165-4696-8A07-8B71954003B6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="3FB37006C7904B65951EDF19533A63021"/>
+            <w:pStyle w:val="3FB37006C7904B65951EDF19533A6302"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Clique aqui para digitar.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="72058A79D80048149B3EB39B26AF52BC"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BC910BE4-C261-4204-84E2-503FB913185D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="72058A79D80048149B3EB39B26AF52BC1"/>
+            <w:pStyle w:val="72058A79D80048149B3EB39B26AF52BC"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Clique aqui para digitar.</w:t>
+            <w:t>Ex.: Prova 1, P2, Trabalho, etc.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB26C73A09ED454C89493797D260E0CB"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A0668435-4C9B-4AF9-9363-583F7CCCCA7D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="DB26C73A09ED454C89493797D260E0CB1"/>
+            <w:pStyle w:val="DB26C73A09ED454C89493797D260E0CB"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Clique aqui para inserir uma data.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F2FBECCDCA24F75B4F1553E964369D5"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A24411C8-CF9D-42BC-BAD3-AFD08456D33F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="6F2FBECCDCA24F75B4F1553E964369D51"/>
+            <w:pStyle w:val="6F2FBECCDCA24F75B4F1553E964369D5"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Clique aqui para digitar.</w:t>
+            <w:t>Apresente os fundamentos e razões específicas pelas quais solicita a revisão da avaliação/questões</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                                                                                                          </w:t>
+            <w:t xml:space="preserve">. </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF7A0ED5FB364AE389909D78D5490159"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{23CDE55F-79AA-49EF-A250-144621232963}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00AB70F0" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="BF7A0ED5FB364AE389909D78D54901591"/>
+            <w:pStyle w:val="BF7A0ED5FB364AE389909D78D5490159"/>
           </w:pPr>
-          <w:r w:rsidRPr="002D7177">
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
               <w:rStyle w:val="TextodoEspaoReservado"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>Clique aqui para inserir uma data.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="520BE7519DBC45D18C875A3E65CFE2EE"/>
+        <w:name w:val="4A4024491D6E4C3EAADE67524582B6C4"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E974BD47-AF31-4364-9D2B-1C3C35D4B934}"/>
+        <w:guid w:val="{49BD7FD7-9095-48DE-BB94-48AAD9CD2F58}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="0089170A" w:rsidP="0089170A">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00AB70F0" w:rsidP="00AB70F0">
           <w:pPr>
-            <w:pStyle w:val="520BE7519DBC45D18C875A3E65CFE2EE1"/>
+            <w:pStyle w:val="4A4024491D6E4C3EAADE67524582B6C4"/>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="001125D9">
             <w:rPr>
-              <w:sz w:val="20"/>
+              <w:rStyle w:val="TextodoEspaoReservado"/>
             </w:rPr>
-            <w:t xml:space="preserve">                                        </w:t>
-[...28 lines deleted...]
-            <w:t xml:space="preserve">                                                                                                                                                                                                 </w:t>
+            <w:t>Nome do Docente Responsável</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Serif">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F1696F"/>
     <w:rsid w:val="000046B5"/>
     <w:rsid w:val="00033ED3"/>
     <w:rsid w:val="00095689"/>
     <w:rsid w:val="00435549"/>
     <w:rsid w:val="00651B05"/>
     <w:rsid w:val="007051CC"/>
+    <w:rsid w:val="00800068"/>
     <w:rsid w:val="0089170A"/>
     <w:rsid w:val="00A86195"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:rsid w:val="00AD2103"/>
     <w:rsid w:val="00B00842"/>
     <w:rsid w:val="00B05390"/>
     <w:rsid w:val="00B3629E"/>
+    <w:rsid w:val="00B8696A"/>
     <w:rsid w:val="00DB3E23"/>
     <w:rsid w:val="00E01A2B"/>
     <w:rsid w:val="00F1696F"/>
     <w:rsid w:val="00F77ED4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...24 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0089170A"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0015FDE63944E6EACB78AEA98EBB589">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E2DA5640F62423B9FBC9B781F5DA017">
+    <w:name w:val="4E2DA5640F62423B9FBC9B781F5DA017"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="076F81C0E79A408A9B19DB3DD340FF57">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12916092C5814265B3C11961041BFE0C">
+    <w:name w:val="12916092C5814265B3C11961041BFE0C"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8308D8AA09984510BD967CF159BF6D48">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DFE3C9685B34A72A74AF16FCFFA2899">
+    <w:name w:val="7DFE3C9685B34A72A74AF16FCFFA2899"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AB5D212942847E1BD0A17C6BAAA3CAF">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1E5E0E0447D4CEF83C9AFDB29D58186">
+    <w:name w:val="B1E5E0E0447D4CEF83C9AFDB29D58186"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D95966B4F210490AA46188FBCA972BA3">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18851371E4434DE6B9D1BF95BCF5A748">
+    <w:name w:val="18851371E4434DE6B9D1BF95BCF5A748"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C59DE59A8D314F15807FD0050AC1506E">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A4024491D6E4C3EAADE67524582B6C4">
+    <w:name w:val="4A4024491D6E4C3EAADE67524582B6C4"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C61903F4A6EC4E918A7B64D172B09982">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AD912B68CD04249BBC9D4A833342341">
+    <w:name w:val="5AD912B68CD04249BBC9D4A833342341"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CFB747052B2548C3A2AC6E4546597C67">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42C9DA5F575B454299F893963D131216">
+    <w:name w:val="42C9DA5F575B454299F893963D131216"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01A5C34F65994CA88A276445923E96D3">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FB37006C7904B65951EDF19533A6302">
+    <w:name w:val="3FB37006C7904B65951EDF19533A6302"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6707628BDCB4423B9EFE53FAD7A55B06">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72058A79D80048149B3EB39B26AF52BC">
+    <w:name w:val="72058A79D80048149B3EB39B26AF52BC"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41F19BAB37FD41A793CE09537A871239">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB26C73A09ED454C89493797D260E0CB">
+    <w:name w:val="DB26C73A09ED454C89493797D260E0CB"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AAB8A3CB7374C0284BEA1DB8F2D6B04">
-[...1 lines deleted...]
-    <w:rsid w:val="007051CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F2FBECCDCA24F75B4F1553E964369D5">
+    <w:name w:val="6F2FBECCDCA24F75B4F1553E964369D5"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D75FE21305874CE6B6CD62C4C4B55A36">
-[...2054 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF7A0ED5FB364AE389909D78D5490159">
     <w:name w:val="BF7A0ED5FB364AE389909D78D5490159"/>
-    <w:rsid w:val="0089170A"/>
-[...11 lines deleted...]
-    <w:rsid w:val="0089170A"/>
+    <w:rsid w:val="00AB70F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E2DA5640F62423B9FBC9B781F5DA0171">
     <w:name w:val="4E2DA5640F62423B9FBC9B781F5DA0171"/>
     <w:rsid w:val="0089170A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12916092C5814265B3C11961041BFE0C1">
     <w:name w:val="12916092C5814265B3C11961041BFE0C1"/>
     <w:rsid w:val="0089170A"/>
     <w:pPr>
@@ -5702,2656 +3496,52 @@
     <w:rsid w:val="0089170A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="520BE7519DBC45D18C875A3E65CFE2EE1">
     <w:name w:val="520BE7519DBC45D18C875A3E65CFE2EE1"/>
     <w:rsid w:val="0089170A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...2602 lines deleted...]
-
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -8603,67 +3793,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>384</Words>
-  <Characters>2076</Characters>
+  <Words>316</Words>
+  <Characters>1712</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UNIVERSIDADE FEDERAL DE SANTA CATARINA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>lcmi</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2456</CharactersWithSpaces>
+  <CharactersWithSpaces>2024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UNIVERSIDADE FEDERAL DE SANTA CATARINA</dc:title>
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>