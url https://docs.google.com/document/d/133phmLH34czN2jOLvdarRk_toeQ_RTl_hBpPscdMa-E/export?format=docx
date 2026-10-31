--- v1 (2026-07-25)
+++ v2 (2026-10-31)
@@ -18974,50 +18974,55 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>