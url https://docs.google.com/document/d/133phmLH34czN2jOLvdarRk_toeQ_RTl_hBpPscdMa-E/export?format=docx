--- v0 (2025-10-04)
+++ v1 (2026-07-25)
@@ -1,129 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PROGRAM SEMESTER</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TAHUN PELAJARAN 20...../20.....</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -209,244 +216,262 @@
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Menghargai dan menghayati ajaran agama yang dianutnya.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Menghargai, dan menghayati perilaku jujur, disiplin, tanggung jawab, peduli(toleransi,gotong royong), santun, percaya diri, dalam berinteraksi secara efektif dengan lingkungan sosial dan alam dalam jangkauan pergaulan dan keberadaannya.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Memahami  pengetahuan (faktual, konseptual, dan prosedural) berdasarkan rasa ingin tahunya tentang  ilmu   pengetahuan,teknologi, seni budaya terkait penomena dan kejadian yang tampak  mata).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mencoba,mengolah,  dan menyaji, dalam ranah konkret( menggunakan, mengurai, merangkai, memodifikasi, dan membuat)   dan ranah abstrak (menulis, membaca, menghitung, dan mengarang) sesuai dengan yang dipelajari di sekolah dan  sumber lain yang sama dalam sudut pandang/teori).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="16907.999999999985" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-142.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -514,1189 +539,1263 @@
             <w:gridCol w:w="336"/>
             <w:gridCol w:w="336"/>
             <w:gridCol w:w="336"/>
             <w:gridCol w:w="360"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetensi Dasar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Indikator Pencapaian Kompetensi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Alokasi Waktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="24"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Semester Ganjil  20..../20.....</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="360" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Juli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Agustus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:hanging="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Oktober</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Desember</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="280" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="820" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
@@ -1745,50 +1844,51 @@
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="601" w:hanging="601"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.3.2  Menunjukkan hafalan Q.S. Al-Mujadilah (58): 11 dan Q.S. Ar-Rahman (55):33    dengan lancar</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
@@ -1918,252 +2018,263 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ketentuan hukum bacaan mad.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="742" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Praktik membaca  hukum bacaan mad.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:hanging="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4 x 3 Jam Pelajaran</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2646,50 +2757,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1840" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3.5  Memahami  isi kandungan Q.S. An-Nisa (4):146, Q.S. Al Baqarah (2):153, dan Q.S. Ali Imran (3): 134, serta hadis terkait tentang ikhlas, sabar dan pemaaf.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="7"/>
@@ -2720,50 +2832,51 @@
               </w:numPr>
               <w:ind w:left="601" w:hanging="601"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Menunjukkan hafalan Q.S. An-Nisa (4):146, Q.S. Al Baqarah (2):153, dan Q.S. Ali Imran (3): 134,   dengan lancar</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
@@ -2960,407 +3073,429 @@
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:hanging="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4 x 3 Jam Pelajaran</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3947,50 +4082,51 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="426" w:hanging="398"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.1  Menyajikan contoh perilaku yang mencerminkan orang yang meneladani  al-Asmaul-Husna: Al-’Alim, al-Khabir, as-Sami’, dan al-Bashir.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
@@ -4064,171 +4200,176 @@
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Makna </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">al-Asmaul husna</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">:  Al-’Alim, al-Khabir, as-Sami’, dan al-Bashir.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="742" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Pengertian </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">al-Asmaul husna </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="742" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Makna al-Asmaul husna</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">:  Al-’Alim, al-Khabir, as-Sami’, dan al-Bashir.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="742" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Perilaku</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">al-Asmaul husna</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">:  Al-’Alim, al-Khabir, as-Sami’, dan al-Bashir dalam kehidupan sehari-hari.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="25"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4794,50 +4935,51 @@
               <w:ind w:left="595" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2 .  Menyajikan contoh perilaku  yang mencerminkan  iman kepada malaikat.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
@@ -5688,58 +5830,60 @@
         <w:tabs>
           <w:tab w:val="center" w:leader="none" w:pos="1320"/>
           <w:tab w:val="center" w:leader="none" w:pos="7080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">........................................</w:t>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">........................................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5850,121 +5994,127 @@
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="0" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PROGRAM SEMESTER</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">TAHUN PELAJARAN 20...../20.....</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -6051,259 +6201,277 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Menghargai dan menghayati ajaran agama yang dianutnya.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Menghargai, dan menghayati perilaku jujur, disiplin, tanggung jawab, peduli(toleransi,gotong royong), santun, percaya diri, dalam berinteraksi secara efektif dengan lingkungan sosial dan alam dalam jangkauan pergaulan dan keberadaannya.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Memahami  pengetahuan (faktual, konseptual, dan prosedural) berdasarkan rasa ingin tahunya tentang  ilmu   pengetahuan,teknologi, seni budaya terkait penomena dan kejadian yang tampak  mata).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Mencoba,mengolah,  dan menyaji, dalam ranah konkret( menggunakan, mengurai, merangkai, memodifikasi, dan membuat)   dan ranah abstrak (menulis, membaca, menghitung, dan mengarang) sesuai dengan yang dipelajari di sekolah dan  sumber lain yang sama dalam sudut pandang/teori).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="1"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="160" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="1d1b11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="16770.99999999998" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-142.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
@@ -6371,1189 +6539,1263 @@
             <w:gridCol w:w="336"/>
             <w:gridCol w:w="336"/>
             <w:gridCol w:w="336"/>
             <w:gridCol w:w="357"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="240" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetensi Dasar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Indikator Pencapaian Kompetensi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Alokasi Waktu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="24"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Semester Ganjil  20..../20.....</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="360" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Januari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Februari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:hanging="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maret </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">April</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Mei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Juni </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="280" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="280" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
@@ -7938,178 +8180,187 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 x 3 Jam Pelajaran</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8972,370 +9223,391 @@
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 x 3 Jam Pelajaran</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9914,50 +10186,51 @@
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.6   Mempraktikkan tata cara bersuci dari hadas  kecil dan hadas besar.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EC">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001ED">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
@@ -10715,50 +10988,51 @@
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.8  Mempraktikkan shalat berjamaah</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000212">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000213">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
@@ -10894,98 +11168,102 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000219">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 x 3 Jam Pelajaran</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021D">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000021E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11464,98 +11742,100 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="540" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000236">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3.10  Memahami ketentuan shalat Jumat </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000237">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.9    Mempraktikkan shalat Jumat</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000238">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000239">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
@@ -11692,130 +11972,136 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000023F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 x 3 Jam Pelajaran</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000240">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000241">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000242">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000243">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000244">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000245">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000246">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12294,93 +12580,96 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1840" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025E">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3.11  Memahami ketentuan shalat jamak qasar</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000025F">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.7    Mempraktikkan shalat shalat jamak qasar</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000260">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="262" w:hanging="283"/>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -12513,114 +12802,119 @@
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000266">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 x 3 Jam Pelajaran</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000267">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000268">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000269">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026A">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026B">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000026C">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -13143,50 +13437,51 @@
               </w:numPr>
               <w:ind w:left="516" w:hanging="516"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Menyajikan  strategi perjuangan  yang dilakukan Nabi Muhammad Saw. periode Mekah </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000286">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000287">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="344" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -14652,110 +14947,114 @@
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3.14  Mengetahui sikap terpuji khulafaurrasyidin</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D1">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4.14  Mencontohkan perilaku terpuji dari khulafaurrasyidin</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D2">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D3">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D4">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:ind w:left="425" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000002D5">
             <w:pPr>
               <w:pageBreakBefore w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="27"/>
               </w:numPr>
@@ -15647,58 +15946,60 @@
         <w:tabs>
           <w:tab w:val="center" w:leader="none" w:pos="1320"/>
           <w:tab w:val="center" w:leader="none" w:pos="7080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000300">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">........................................</w:t>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">........................................</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000301">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -15731,50 +16032,51 @@
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t xml:space="preserve">NIP. ...................................</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000302">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="11907" w:w="18711" w:orient="landscape"/>
       <w:pgMar w:bottom="1134" w:top="1559" w:left="1134" w:right="1134" w:header="709" w:footer="709"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial Narrow">
@@ -16257,134 +16559,142 @@
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="668" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1028" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1028" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1388" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1388" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1748" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1748" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2108" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="692" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -16465,170 +16775,180 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3496" w:hanging="1799.9999999999998"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="359.99999999999994"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1288" w:hanging="719.9999999999999"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1572" w:hanging="720.0000000000001"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2216" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2500" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3144" w:hanging="1440.0000000000002"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3428" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4072" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1052" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1097" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1412" w:hanging="720.0000000000001"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1412" w:hanging="720.0000000000001"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -17049,50 +17369,51 @@
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -17133,154 +17454,163 @@
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="677" w:hanging="360"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
@@ -18469,50 +18799,51 @@
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -18520,162 +18851,169 @@
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="100.0" w:type="dxa"/>
         <w:left w:w="100.0" w:type="dxa"/>
         <w:bottom w:w="100.0" w:type="dxa"/>
         <w:right w:w="100.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>