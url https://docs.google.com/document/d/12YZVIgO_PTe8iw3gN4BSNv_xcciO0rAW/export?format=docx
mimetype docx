--- v0 (2026-02-18)
+++ v1 (2026-05-08)
@@ -1,1115 +1,727 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="006469CC" w:rsidRDefault="00000000" w:rsidP="001C1F99">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="006469CC" w:rsidRDefault="00000000" w:rsidP="001C1F99">
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carta Editorial para el envío de Manuscrito</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...80 lines deleted...]
-          <w:iCs/>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dra. Macarena Lozano-Lorca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editora Jefe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista Española de Nutrición Humana y Dietética </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000007" w14:textId="77777777" w:rsidR="006469CC" w:rsidRDefault="006469CC" w:rsidP="001C1F99">
-[...264 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estimada Editora, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por medio de la presente, me complace someter a consideración de la Revista Española de Nutrición Humana y Dietética el manuscrito titulado «Título completo » para su posible publicación. El manuscrito remitido es de tipo [original / revisión sistemática y metanálisis / protocolo / consenso / guía / carta al editor / editorial].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La principal contribución de este manuscrito radica en [describir brevemente la relevancia científica del estudio]. Asimismo, su originalidad se fundamenta en [destacar los elementos innovadores del estudio], lo que refuerza su potencial impacto y relevancia para la comunidad científica y profesional, así como su posible citación futura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certifico que el manuscrito es original, no ha sido publicado previamente ni se encuentra en proceso de evaluación por otra revista, y que no será sometido a consideración en ningún otro medio mientras esté siendo evaluado por la Revista Española de Nutrición Humana y Dietética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asimismo, declaro que no se ha omitido ningún vínculo, acuerdo o fuente de financiación entre los autores y la industria farmacéutica u otras entidades que pudieran tener interés en la publicación de este artículo. La información relativa a la financiación se detalla de en la sección correspondiente del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En relación con los conflictos de intereses, declaro que [no existen conflictos de intereses / existen los siguientes conflictos de intereses: especificar autor(es) y naturaleza del conflicto].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finalmente, manifiesto mi conformidad con la Política de acceso abierto y derechos de autor adoptada por la revista, que utiliza la licencia Creative Commons CC BY-NC-SA, la cual permite la distribución, edición, adaptación y creación de obras derivadas sin fines comerciales, siempre que se otorgue el debido reconocimiento a la obra original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atentamente,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre completo del autor de correspondencia</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference r:id="rId7" w:type="default"/>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...34 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:pPr>
+      <w:rPr/>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...20 lines deleted...]
-  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{2EB5D64D-6877-4721-9B04-6088695FC78D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:lang w:val="es"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...381 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="1"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="2"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="3"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="5"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Fuentedeprrafopredeter" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablanormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:styleId="Sinlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="0" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="0.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="0.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
-[...16 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Subttulo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:uiPriority w:val="11"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-      <w:i/>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1363,74 +975,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgectmxueBtJwNjXZfCIObm+tTHdA==">CgMxLjA4AGonChRzdWdnZXN0Lmxka3djZTZucnF6ZRIPRmFubnkgUGV0ZXJtYW5uaisKFHN1Z2dlc3QuYjNuamlqbzVoaHlnEhNBbXBhcm8gR2FtZXJvIExsdW5haisKFHN1Z2dlc3QuaXo4M3R2c2J2b2l4EhNBbXBhcm8gR2FtZXJvIExsdW5hciExZTc4aW1hdE9ZdVhYSUpJZkZZa3MzTTVoMjRuN0Z1eWo=</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi9YBymtK5cCs5yXlVyYzX5LbM82Q==">CgMxLjA4AHIhMTJZWlZJZ09fUFRlOGl3M2dONEJTTnZfeGNjaU8wckFX</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>ALMENDRA PEGUEROS RAFAEL ANTONIO</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>