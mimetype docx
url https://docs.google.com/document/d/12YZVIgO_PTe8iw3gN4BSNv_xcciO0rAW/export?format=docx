--- v1 (2026-05-08)
+++ v2 (2026-07-14)
@@ -283,51 +283,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Asimismo, declaro que no se ha omitido ningún vínculo, acuerdo o fuente de financiación entre los autores y la industria farmacéutica u otras entidades que pudieran tener interés en la publicación de este artículo. La información relativa a la financiación se detalla de en la sección correspondiente del manuscrito.</w:t>
+        <w:t xml:space="preserve">Certifico que todas las referencias y citas bibliográficas incluidas en el manuscrito han sido verificadas por los autores y corresponden a fuentes reales, accesibles y correctamente citadas. Asimismo, declaro que no se ha omitido ningún vínculo, acuerdo o fuente de financiación entre los autores y la industria farmacéutica u otras entidades que pudieran tener interés en la publicación de este artículo. La información relativa a la financiación se detalla de en la sección correspondiente del manuscrito.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>