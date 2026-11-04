--- v1 (2026-02-28)
+++ v2 (2026-11-04)
@@ -3101,50 +3101,55 @@
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="200" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:cs="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+  </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar/>
     </w:tblPr>
     <w:tblStylePr w:type="band1Horz">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tcPr/>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr/>
     </w:tblStylePr>