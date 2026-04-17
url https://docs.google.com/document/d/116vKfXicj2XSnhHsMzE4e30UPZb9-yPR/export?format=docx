--- v0 (2026-02-23)
+++ v1 (2026-04-17)
@@ -7,206 +7,206 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="455"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1551"/>
+        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="664"/>
+        <w:gridCol w:w="656"/>
+        <w:gridCol w:w="1884"/>
+        <w:gridCol w:w="2286"/>
+        <w:gridCol w:w="1927"/>
+        <w:gridCol w:w="1830"/>
+        <w:gridCol w:w="1173"/>
+        <w:gridCol w:w="1592"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="0C2EA6E6" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="0C2EA6E6" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcW w:w="455" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="335133DB" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:tcW w:w="2229" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D3F3039" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Наименование товара, работ, услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="650" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C29E87B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="614" w:type="dxa"/>
+            <w:tcW w:w="642" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EC86E22" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Кол-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1725" w:type="dxa"/>
+            <w:tcW w:w="1833" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A35D1B7" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Наименование показателя, характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2089" w:type="dxa"/>
+            <w:tcW w:w="2224" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DBB1845" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Тип характеристики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcW w:w="1876" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D9EF126" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Значение показателя, установленное заказчиком</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15960FCE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Предложение участника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1144" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38E912E0" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Ед. изм. значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6085E853" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Обоснование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="3A042673" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="3A042673" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74C58ADC" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:tcW w:w="2229" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A6E1B30" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Стол ученический для кабинета физики, биологии, химии с бортиком 1200×600 м</w:t>
             </w:r>
             <w:r>
               <w:t>м</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0160F88A" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Код КТРУ: 31.01.12.122-00000004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="596D1ACC" w14:textId="05D71FDE" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="004E3B4F">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C8D909C" wp14:editId="2E1AC9BE">
                   <wp:extent cx="1280160" cy="1280160"/>
@@ -237,2497 +237,2358 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1287859" cy="1287859"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="650" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49A9EE22" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00176B1E">
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="614" w:type="dxa"/>
+            <w:tcW w:w="642" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17216905" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1725" w:type="dxa"/>
+            <w:tcW w:w="1833" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77C6900C" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Назначение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2089" w:type="dxa"/>
+            <w:tcW w:w="2224" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17911526" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Дополнительная характеристика, обусловленная потребностью заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcW w:w="1876" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33E4FECA" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Стол для учебных заведений, кабинетов физики, биологии, химии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="730F56C2" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1144" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E804657" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A1746CF" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="7943B78C" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="7943B78C" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
+            <w:tcW w:w="455" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C43ECE8" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2454" w:type="dxa"/>
+            <w:tcW w:w="2229" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64E46608" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="621" w:type="dxa"/>
+            <w:tcW w:w="650" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="292B345F" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="614" w:type="dxa"/>
+            <w:tcW w:w="642" w:type="dxa"/>
             <w:vMerge/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7984F6D3" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1725" w:type="dxa"/>
+            <w:tcW w:w="1833" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CFE0671" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Соответствие стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2089" w:type="dxa"/>
+            <w:tcW w:w="2224" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="384A1EC1" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Дополнительная характеристика, обусловленная законодательством</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcW w:w="1876" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E8A95C7" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Соответствует ГОСТ 22046-2016, СанПиН 2.4.2.3286-15, СП 2.4.3648-20, сертифицирован по ТР ТС 025/2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75A0A797" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1144" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F4A43D1" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F187B6C" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="047D72EE" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="47BDD637" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...81 lines deleted...]
-              <w:t>—</w:t>
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAEBB0C" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="594AAA1A" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="206C931F" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0054C06B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E66662B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Каркас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="496A5A49" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная прочностными требованиями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10168282" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Стальные профильные трубы 25×25 мм и 20×20 мм, толщина стенки 1,2 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A995C7D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="787E0824" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23EE353F" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="160B3A07" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник предоставляет копию протокола</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="47BDD637" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="6D5206D7" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="787E0824" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58CFD43F" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="380E4DAD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17C6C90E" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="401BE472" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0917B266" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Столешница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D23A362" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная химстойкостью и долговечностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3FC683" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t xml:space="preserve">ДСП 16 мм с покрытием HPL (High </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Pressure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00176B1E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Laminate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>), устойчивым к химическим реагентам, влаге и высоким температурам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28AF5640" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="698C93BD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="160B3A07" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="510CA63B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="6D5206D7" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="07F3A1BC" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...95 lines deleted...]
-          <w:p w14:paraId="698C93BD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDD4509" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09AE6FDF" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04066C65" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="057922E1" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="133BD075" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Размер столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78B8CD40" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64A70BA8" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>1200×600 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77770C29" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1A82D2" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="510CA63B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="6D198AED" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="07F3A1BC" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="7DCCB501" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="2D1A82D2" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="289051AF" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="439A7CBE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18B05A85" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="408D5D75" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A4733BD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Бортик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68989227" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная функциональностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="402BE0B9" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>По периметру столешницы, из ЛДСП 16 мм, высотой 100 мм, предотвращает соскальзывание приборов и материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E58EB07" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="643D52DE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D198AED" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="1FA0FB12" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="7DCCB501" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="404701C5" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="643D52DE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3148F4E7" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56E82067" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="222FEB22" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="235C376B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23C6C2F6" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Экран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B322EF6" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная жёсткостью конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4053CE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Из ЛДСП 16 мм, высотой 100 мм, повышает жёсткость конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11DBE7C5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5733A1" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FA0FB12" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="786470C4" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="404701C5" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="66EC4EA5" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...85 lines deleted...]
-              <w:t>мм</w:t>
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1BB210" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="648B054C" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44572D9E" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7DEDA6" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D12DEAE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Углы столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57F5B032" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07755917" w14:textId="4C8E5991" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD511B">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прямые (по умолчанию) или закруглённые R-50 мм — </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE7828D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8821BB" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="786470C4" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="7082D9D9" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="66EC4EA5" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="20FF456B" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="57F5B032" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1291F0AD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03CAE36F" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1983D0D9" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70EFDF29" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5108ED" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Крепление столешницы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D04EA0" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1835" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="07755917" w14:textId="4C8E5991" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A654ADC" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Скрытое (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>футорки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00176B1E">
+              <w:t xml:space="preserve"> + винты М6×10 мм), без выступающих элементов — соответствует п. 7.5.3 СанПиН 2.4.2.3286-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF5A1A1" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4670CE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35628E71" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
-                <w:highlight w:val="yellow"/>
-[...33 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="20FF456B" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="29C81840" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:r>
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C16CE78" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11FBBF11" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01DDB131" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30E35940" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE3CBCA" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Крепление бортиков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0DBF33" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6CF7EC" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00176B1E">
-              <w:t>футорки</w:t>
+              <w:t>Евровинты</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00176B1E">
-[...18 lines deleted...]
-          <w:p w14:paraId="7C4670CE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6FDDE4" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA066C5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35628E71" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="4D935F9E" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="29C81840" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="23C62B80" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="6A0DBF33" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C571FA5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3565F953" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="241AACB6" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E608781" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="483B1AFB" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Крепление экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E86F517" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Дополнительная характеристика, обусловленная надёжностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1835" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w14:paraId="3DA066C5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A752808" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Болты мебельные М6×25 мм + гайка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8D88FB" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FCCE95D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D935F9E" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="33216901" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="23C62B80" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="7AAFE867" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="3FCCE95D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="047F82B4" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC5E585" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0502E6A7" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B574525" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E048A49" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Концы труб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F39F74C" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD10435" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Пластмассовые заглушки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="569B7125" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24507714" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33216901" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="3DF4FD8D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="7AAFE867" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="5E053FE9" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="24507714" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4973C3FC" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79326B17" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E435BAD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1920BB51" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17BEC023" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Тип покрытия каркаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDDAA8D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная устойчивостью к внешним воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51E4A0AA" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Порошковая краска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF47180" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB309E1" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DF4FD8D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="558EB010" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Участник указывает точное соответствие </w:t>
-[...7 lines deleted...]
-              <w:t>требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="5E053FE9" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="09B7D957" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="1EB309E1" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A71AF48" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="465E0445" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD69DDD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0772F61D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60586D4E" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Стойкость покрытия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B664112" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная условиями эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDB336B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>К царапинам, УФ-излучению и атмосферным воздействиям</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60506E94" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08AF1463" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="558EB010" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="3FADCDAA" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="09B7D957" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="0D9EE667" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...79 lines deleted...]
-          <w:p w14:paraId="08AF1463" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D198544" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="071A776B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D640523" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2125CB36" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41F192A3" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Цвет каркаса (по RAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B933DA5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB0D942" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>белый (9016), бежевый (1001), серый (7040), коричневый (8017), чёрный (9005), ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8B6542" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27B87C3B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FADCDAA" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="6B82A272" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
+              <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="0D9EE667" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="45A97D2A" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="6B933DA5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23F9C1FB" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F937561" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170AD0C0" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14F7064E" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63B9ACC9" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Цвет столешницы и экрана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65267BAD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Дополнительная характеристика, обусловленная дизайном интерьера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1835" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="27B87C3B" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="106381D4" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+            <w:pPr>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD511B">
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>6133 Бук, 4131 Белый мрамор, 017 Белый, 2760 Серый, 8510 Крем, 2024 Капучино, ДРУГОЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54785DA8" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28ADE65A" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B82A272" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="326AC8E3" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник перечисляет все доступные цвета</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="45A97D2A" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="4093F646" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="106381D4" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12337FCA" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBA1F74" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B559262" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDDB35C" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7036B0B4" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Ростовые группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D25D2E3" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная эргономикой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F184514" w14:textId="0A5EE951" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>6133 Бук, 4131 Белый мрамор, 017 Белый, 2760 Серый, 8510 Крем, 2024 Капучино, ДРУГОЙ</w:t>
-[...19 lines deleted...]
-              <w:t>—</w:t>
+              <w:t>2 (520 мм), 3 (580 мм), 4 (640 мм), 5 (700 мм), 6 (760 мм), 7 (820 мм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="511ED86C" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27617E01" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>мм / гр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="326AC8E3" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+          <w:p w14:paraId="622BACE0" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Участник перечисляет все доступные цвета</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="4093F646" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="28C61313" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...59 lines deleted...]
-          <w:p w14:paraId="2F184514" w14:textId="0A5EE951" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="075BC0A9" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65FAD614" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62F3B06E" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39C44CC5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1EF1E" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Устойчивость (угол опрокидывания)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFF2BAA" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1876" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="243AE377" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Не менее 14° (фактически — 26°)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02350362" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46CF6E17" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>°</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1551" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBF37A2" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
-                <w:highlight w:val="yellow"/>
-[...40 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...13 lines deleted...]
-              <w:t>требуемому значению</w:t>
+              <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="28C61313" w14:textId="77777777" w:rsidTr="00176B1E">
+      <w:tr w:rsidR="004E3B4F" w:rsidRPr="00176B1E" w14:paraId="45F99F99" w14:textId="77777777" w:rsidTr="00F74903">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="438" w:type="dxa"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="3CFF2BAA" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:tcW w:w="455" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D695D8" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="303F666C" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4906BE" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="642" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9461C5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="567785A0" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
+            <w:r w:rsidRPr="00176B1E">
+              <w:t>Прочность конструкции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2224" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="424E3AC5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t>Дополнительная характеристика, обусловленная безопасностью при эксплуатации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1835" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="1835" w:type="dxa"/>
+            <w:tcW w:w="1876" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E3163C5" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:r w:rsidRPr="00176B1E">
               <w:t xml:space="preserve">Выдерживает статическую нагрузку до 200 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00176B1E">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00176B1E">
               <w:t xml:space="preserve"> на столешницу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcW w:w="1956" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57CD4BFD" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1144" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79E9176D" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00176B1E" w:rsidRDefault="00176B1E">
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00176B1E">
               <w:t>даН</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E34ADB9" w14:textId="77777777" w:rsidR="00176B1E" w:rsidRPr="00CD511B" w:rsidRDefault="00176B1E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD511B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Участник указывает точное соответствие требуемому значению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FBF51D0" w14:textId="77777777" w:rsidR="00FB30C9" w:rsidRDefault="00FB30C9"/>
-    <w:sectPr w:rsidR="00FB30C9" w:rsidSect="001B0F09">
+    <w:sectPr w:rsidR="00FB30C9" w:rsidSect="00B60E4F">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B0F09"/>
     <w:rsid w:val="00176B1E"/>
     <w:rsid w:val="001B0F09"/>
     <w:rsid w:val="00330529"/>
     <w:rsid w:val="004B10B2"/>
     <w:rsid w:val="004E3B4F"/>
+    <w:rsid w:val="00911655"/>
+    <w:rsid w:val="00B60E4F"/>
     <w:rsid w:val="00BF3EF1"/>
     <w:rsid w:val="00CD511B"/>
     <w:rsid w:val="00D756E9"/>
     <w:rsid w:val="00DB4099"/>
     <w:rsid w:val="00E72F23"/>
+    <w:rsid w:val="00F74903"/>
     <w:rsid w:val="00FB30C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3318,50 +3179,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001B0F09"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -4017,70 +3879,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3825</Characters>
+  <Pages>4</Pages>
+  <Words>642</Words>
+  <Characters>3661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4487</CharactersWithSpaces>
+  <CharactersWithSpaces>4295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Марина П</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>