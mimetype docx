--- v0 (2026-08-28)
+++ v1 (2026-10-19)
@@ -441,51 +441,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Agradecimentos, quando aplicável.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1381983686"/>
+          <w:id w:val="1159161905"/>
           <w:tag w:val="goog_rdk_0"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">☐ Referências em estilo Vancouver, numeradas e atualizadas (≥80% de artigos dos últimos 5 anos).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -616,617 +616,636 @@
         <w:t xml:space="preserve">Arquivos obrigatórios no sistema ScholarOne</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Main Document — Manuscrito completo (sem identificação dos autores).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:widowControl w:val="1"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Supplementary file (It will NOT be peer-reviewed) — </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Declaração de autoria e originalidade</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assinada por todos os autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Title Page — </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Página de identificação</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> com metadados e informações de autoria.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">☐ Supplementary file (It will NOT be peer-reviewed) — </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId8">
+        <w:t xml:space="preserve">☐ Declaration on the Use of Artificial Intelligence Tools — </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">Carta de permissão para reprodução do material e transferência de direitos autorais</w:t>
+          <w:t xml:space="preserve">Declaração sobre uso de ferramentas de Inteligência Artificial</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> assinada por todos os autores, e certidão da aprovação ética (CEP/CONEP).</w:t>
-[...20 lines deleted...]
-      <w:hyperlink r:id="rId9">
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">☐ Cover Letter — </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Carta de apresentação</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> assinada pelo autor correspondente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">☐ Supplementary file (It will NOT be peer-reviewed) — </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">☐ Supplementary file (Will be peer-reviewed) — Carta de resposta aos revisores (para versões revisadas) (sem identificação dos autores).</w:t>
+        <w:t xml:space="preserve">☐ Research Ethics Committee Approval Document — Se houver, certidão da aprovação ética (CEP/CONEP).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">☐ Letter of Response to Reviewers — Carta de resposta aos revisores (para versões revisadas) (sem identificação dos autores).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+      <w:pPr>
+        <w:widowControl w:val="1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="1"/>
         <w:spacing w:after="80" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.8ti7k71fr7vn" w:id="6"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Elementos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Tabelas sem traçados verticais, numeradas sequencialmente, com título autoexplicativo e legenda completa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Quadros com traçados verticais, numerados sequencialmente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Figuras numeradas (gráficos, imagens, fluxogramas, infográficos), em alta resolução.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Legendas completas com explicação de siglas e abreviaturas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Todos os elementos citados no corpo do texto e inseridos após as referências.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Os elementos, se possível, não devem exceder a extensão de uma página.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl w:val="1"/>
         <w:spacing w:after="80" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.52ufswcrh68d" w:id="7"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Revisão e submissão final</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Conferir ortografia, coerência, normalização e formatação.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Verificar se todas as figuras, tabelas, apêndices e anexos estão inseridos corretamente no arquivo manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Confirmar inclusão de todos os documentos obrigatórios.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:widowControl w:val="1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ Clicar em 'Submit' e aguardar e-mail de confirmação do sistema.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId11" w:type="default"/>
       <w:footerReference r:id="rId12" w:type="default"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1133.8582677165355" w:top="1133.8582677165355" w:left="1133.8582677165355" w:right="1133.8582677165355" w:header="0" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Trebuchet MS"/>
   <w:font w:name="Arial Unicode MS"/>
   <w:font w:name="Times New Roman"/>
   <w:font w:name="Ovo">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-[...14 lines deleted...]
-  </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
     <w:pPr>
       <w:widowControl w:val="1"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:pPr>
+      <w:widowControl w:val="1"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
     <w:pPr>
       <w:widowControl w:val="1"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Este checklist foi elaborado com base nas 'Instruções aos Autores' e nas políticas editoriais oficiais da Revista CoDAS (versão 2026), em conformidade com as diretrizes SciELO Brasil.</w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Table1"/>
       <w:tblW w:w="10575.0" w:type="dxa"/>
       <w:jc w:val="left"/>
       <w:tblInd w:w="-960.0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:left w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:bottom w:color="000000" w:space="0" w:sz="8" w:val="single"/>
         <w:right w:color="000000" w:space="0" w:sz="8" w:val="single"/>
@@ -1246,51 +1265,51 @@
         </w:tblGrid>
       </w:tblGridChange>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:cantSplit w:val="0"/>
         <w:trHeight w:val="1279" w:hRule="atLeast"/>
         <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="666666" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0.0" w:type="dxa"/>
             <w:left w:w="0.0" w:type="dxa"/>
             <w:bottom w:w="0.0" w:type="dxa"/>
             <w:right w:w="0.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
           <w:pPr>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:ind w:left="566.9291338582677" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
                 <wp:extent cx="1604963" cy="678032"/>
                 <wp:effectExtent b="0" l="0" r="0" t="0"/>
                 <wp:docPr id="1" name="image1.png"/>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="image1.png"/>
@@ -1318,101 +1337,101 @@
             </w:drawing>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcBorders>
             <w:top w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:left w:color="666666" w:space="0" w:sz="8" w:val="single"/>
             <w:bottom w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
             <w:right w:color="ffffff" w:space="0" w:sz="8" w:val="single"/>
           </w:tcBorders>
           <w:tcMar>
             <w:top w:w="0.0" w:type="dxa"/>
             <w:left w:w="0.0" w:type="dxa"/>
             <w:bottom w:w="0.0" w:type="dxa"/>
             <w:right w:w="0.0" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
           <w:pPr>
             <w:widowControl w:val="1"/>
             <w:spacing w:after="200" w:lineRule="auto"/>
             <w:ind w:left="141" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">Revista CoDAS (ISSN 2317-1782)</w:t>
             <w:br w:type="textWrapping"/>
             <w:t xml:space="preserve">Alameda Jaú, 684, 7º andar</w:t>
             <w:br w:type="textWrapping"/>
             <w:t xml:space="preserve">01420-002, São Paulo – SP, Brasil</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
           <w:pPr>
             <w:widowControl w:val="1"/>
             <w:spacing w:after="200" w:lineRule="auto"/>
             <w:ind w:left="141" w:firstLine="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:rtl w:val="0"/>
             </w:rPr>
             <w:t xml:space="preserve">+55 (11) 3873-4211</w:t>
             <w:br w:type="textWrapping"/>
             <w:t xml:space="preserve">codas@editoracubo.com.br</w:t>
           </w:r>
           <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
               <w:rtl w:val="0"/>
             </w:rPr>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
     <w:pPr>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:displayBackgroundShape w:val="1"/>
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
@@ -1560,51 +1579,51 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Ovo" w:cs="Ovo" w:eastAsia="Ovo" w:hAnsi="Ovo"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Ga0xLF3T7ECE2ImIi9UD58vp_UpDiZAw7sIvw48thGQ/export?format=docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1cWEaGGirKQ9PE_Fur71maoVKI36N7nIZ5kCTPodYxgU/export?format=docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1EW2W-1uLe9_I9lwWNvB1NPCz5Ph404q3BpXTXV7yUfU/export?format=docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ohuUpKF94fFTH40as4NNR0BoM3rv9x0SVK-N6LdYyOE/export?format=docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1cWEaGGirKQ9PE_Fur71maoVKI36N7nIZ5kCTPodYxgU/export?format=docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1Ga0xLF3T7ECE2ImIi9UD58vp_UpDiZAw7sIvw48thGQ/export?format=docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ohuUpKF94fFTH40as4NNR0BoM3rv9x0SVK-N6LdYyOE/export?format=docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1EW2W-1uLe9_I9lwWNvB1NPCz5Ph404q3BpXTXV7yUfU/export?format=docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Ovo-regular.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>