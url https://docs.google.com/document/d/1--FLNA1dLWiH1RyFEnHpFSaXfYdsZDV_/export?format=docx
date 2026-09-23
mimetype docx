--- v0 (2026-04-01)
+++ v1 (2026-09-23)
@@ -111,93 +111,100 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="759" w:right="1055" w:firstLine="92.00000000000003"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">,</w:t>
+        <w:t xml:space="preserve">,mm.v</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="759" w:right="1055" w:firstLine="92.00000000000003"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">L</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="759" w:right="1055" w:firstLine="92.00000000000003"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">,i9im</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="759" w:right="1055" w:firstLine="92.00000000000003"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">,m</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
@@ -252,51 +259,51 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="759" w:right="1055" w:firstLine="92.00000000000003"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">....….l.k..ml.lMl.mmmmmo.mmo</w:t>
+        <w:t xml:space="preserve">....….l.k..ml.lMl.mm.mmmmo.mmo</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -797,87 +804,87 @@
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Lenguas originarias con tradición escrita.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="469"/>
                 <w:tab w:val="left" w:leader="none" w:pos="8222"/>
               </w:tabs>
               <w:spacing w:line="252.00000000000003" w:lineRule="auto"/>
               <w:ind w:left="468" w:hanging="361"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">aimara</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="469"/>
                 <w:tab w:val="left" w:leader="none" w:pos="8222"/>
               </w:tabs>
               <w:ind w:left="468" w:hanging="360"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -887,155 +894,124 @@
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramas</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">:</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="702"/>
                 <w:tab w:val="left" w:leader="none" w:pos="8222"/>
               </w:tabs>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="701" w:hanging="227.00000000000003"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mm0mmKaña.opm0mpmm...0m0ko8m0m0m0l0m0l0mm0o.ooo.o.o</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">(variedades: chanca y collao).</w:t>
+              <w:t xml:space="preserve">Mm0mmKaña.z,3zzwz3,3,,z,z÷÷—---+##-@-#,---#,,--@3,@@--@-2-#@-------÷÷@3–3-÷-××,-------@----34—×,-@--÷÷-@×—-#-3@##---$’xxxx5xxfxxf,4dddr. ..m m..mmmlo</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="702"/>
                 <w:tab w:val="left" w:leader="none" w:pos="8222"/>
               </w:tabs>
               <w:spacing w:line="268" w:lineRule="auto"/>
               <w:ind w:left="701" w:hanging="227.00000000000003"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-                <w:b w:val="1"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">(variedades: Cajamarca e InkawasiKaña.opm0mpris).</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.opm0mpris).</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="702"/>
                 <w:tab w:val="left" w:leader="none" w:pos="8222"/>
               </w:tabs>
               <w:spacing w:line="252.00000000000003" w:lineRule="auto"/>
               <w:ind w:left="701" w:hanging="226"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -1486,78 +1462,99 @@
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="8222"/>
               </w:tabs>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">M0.m0l0mm0l</w:t>
+              <w:t xml:space="preserve">M0.m0l0mm0lw1s</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="8222"/>
               </w:tabs>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kkl,.0ml0mm0m0m0m0l.omo.oo.o.o.o.m0l0..oo..pmommo.l0ml0ml0mm00</w:t>
+              <w:t xml:space="preserve">1zzzqs,1</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,q,qzw,q</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kl,.0ml0mm0m0m0m0l.omo.oo.o.o.o.m0l0..oo..pmommo.l0ml0ml2zwzsz2,z,23zzzzm00</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> en fase inicial de elaboración de su sistema de </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo</w:t>
               </w:r>
@@ -1668,66 +1665,70 @@
               </w:rPr>
               <w:t xml:space="preserve">mm.m.l..k..m…..mmmmmmmm</w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
                 <w:t xml:space="preserve">m.mm.lM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="8222"/>
               </w:tabs>
-              <w:ind w:left="108" w:firstLine="0"/>
+              <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">M..m0ml.l0l.0lñ.mm0mñ.</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">.0.ol0.l.o.l.o.0lmm0ml..mo0mopmm00mmom0.m0l</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -1780,53 +1781,76 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">.Okooommomoko.m</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">……</w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
               <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                 <w:rPr>
                   <w:color w:val="1155cc"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:rtl w:val="0"/>
                 </w:rPr>
-                <w:t xml:space="preserve">okommo.mo.mo.m.momomo.momokmommo.oo.mo.mom.m.olm.mM</w:t>
+                <w:t xml:space="preserve">okommo,qq,,s,s2z,,qq,qq,,zs,qzzss,</w:t>
               </w:r>
             </w:hyperlink>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:color w:val="1155cc"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2dz3dz,3,z,,z,z,ds3,3zzz2z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                <w:rPr>
+                  <w:color w:val="1155cc"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                  <w:rtl w:val="0"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.mo.mo.m.momomo.momokmommo.oo.mo.mom.m.olm.mM</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">k.miKkmom</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
@@ -2030,51 +2054,51 @@
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Secoya, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">16. </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haranahua, </w:t>
+              <w:t xml:space="preserve">He,2zaranahua, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">17. </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticuna, </w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="1"/>
@@ -2360,51 +2384,51 @@
     </w:tbl>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">.i.</w:t>
+        <w:t xml:space="preserve">.i.,1</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="683" w:right="2" w:hanging="142.00000000000003"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2443,50 +2467,59 @@
         <w:t xml:space="preserve">Losmo,imim.imi..i.optimizar.mi.mimi.m. niveles de dominio establecidos constituyen nivel mínimo requerido. Evidentemente, los postulantes que tengan reconocido un nivel d.e dominio mayor en el Registro cumplen también con el requisito de dominar la lengua originaria.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="8222"/>
         </w:tabs>
         <w:ind w:left="683" w:right="2" w:hanging="142.00000000000003"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xzd2 xzszTs</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Los postulantes a IIEE EIB en las que se hablen estas lenguas deben acreditar el nivel de dominio exigido tanto oral8 como escrito.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
       <w:pPr>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
@@ -2571,51 +2604,51 @@
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Los postulantes a IIEE EIB en las que se hablen estas lenguas deben acreditar únicamente el nivel de dominio exigido oral. No se exige ningún nivel de dominio escrito.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId17" w:type="default"/>
+      <w:headerReference r:id="rId19" w:type="default"/>
       <w:pgSz w:h="16840" w:w="11910" w:orient="portrait"/>
       <w:pgMar w:bottom="1418" w:top="1418" w:left="1701" w:right="1418" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Noto Sans Symbols">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
@@ -2644,50 +2677,160 @@
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="1"/>
         <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="701" w:hanging="226.00000000000006"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
         <w:sz w:val="22"/>
@@ -2745,50 +2888,53 @@
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4954" w:hanging="226"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5663" w:hanging="226.0000000000009"/>
       </w:pPr>
       <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
@@ -3503,51 +3649,51 @@
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="115.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="115.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.mm#l.kl.l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oo.u.m.mm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://okooomommo.mo.mo.m.momomo.momokmommo.oo.mo.mom.m.olm.mm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mlml.ml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mml.mmm..lm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.mm#l.kl.l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oo.u.m.mm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://m.7.m.m.7.mml0.lm0llmmomo.omoomo.oomomomo.oimomo1o.0.l.lmlmllmol..m.mm.lm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://okooomommo.mo.mo.m.momomo.momokmommo.oo.mo.mom.m.olm.mm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://okooomommo.mo.mo.m.momomo.momokmommo.oo.mo.mom.m.olm.mm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://okooomommo.mo.mo.m.momomo.momokmommo.oo.mo.mom.m.olm.mm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mlml.ml" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mml.mmm..lm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>